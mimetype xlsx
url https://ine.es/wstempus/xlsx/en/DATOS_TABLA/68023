--- v1 (2026-03-15)
+++ v2 (2026-06-16)
@@ -1567,68 +1567,65 @@
         </is>
       </c>
       <c r="AW13" s="13" t="inlineStr">
         <is>
           <t>..</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <t>Notas:</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>From LCA2020, EU-27, following the exit of the UK from the EU</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>In the Living Conditions Survey, the information used in the calculation of variables such as income and the poverty risk rate always relates to the previous year.</t>
+          <t>En la Encuesta de Condiciones de Vida, los ingresos que se utilizan en el cálculo de variables como rentas y tasa de riesgo de pobreza corresponden siempre al año anterior.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Those at risk of poverty or social exclusion are people who are in one of these situations:</t>
+          <t>La población en riesgo de pobreza o exclusión social es aquella que está en alguna de estas situaciones:</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t xml:space="preserve">
-[...2 lines deleted...]
-&lt;li&gt;- In households with no employment or with low employment activity intensity (households in which their members of workable age did less than 20% of the total of their work potential during the reference year).&lt;/li&gt;&lt;/ul&gt;</t>
+          <t>&lt;ul&gt;&lt;li&gt;- En riesgo de pobreza (60% mediana de los ingresos por unidad de consumo).&lt;/li&gt;&lt;li&gt;- En carencia material y social severa (con carencia en al menos 7 conceptos de una lista de 13).&lt;/li&gt;&lt;li&gt;- En hogares sin empleo o con baja intensidad en el empleo (hogares en los que sus miembros en edad de trabajar lo hicieron menos del 20% del total de su potencial de trabajo durante el año de referencia).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Extranjera (Unión Europea): A partir de ECV2020, UE-27, tras la salida del Reino Unido de la UE</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
           <t xml:space="preserve">Fuente: </t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
   </sheetData>