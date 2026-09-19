--- v2 (2026-03-15)
+++ v3 (2026-09-19)
@@ -426,503 +426,503 @@
         </is>
       </c>
       <c r="E8" s="7" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Residents in Spain</t>
         </is>
       </c>
       <c r="G8" s="7" t="inlineStr">
         <is>
           <t>Residents abroad</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="6" t="inlineStr">
         <is>
           <t>Total Nacional</t>
         </is>
       </c>
       <c r="B9" s="14" t="n">
-        <v>4342625.0</v>
+        <v>4069304.0</v>
       </c>
       <c r="C9" s="14" t="n">
-        <v>2074084.0</v>
+        <v>1851008.0</v>
       </c>
       <c r="D9" s="14" t="n">
-        <v>2268541.0</v>
+        <v>2218296.0</v>
       </c>
       <c r="E9" s="14" t="n">
-        <v>8226197.0</v>
+        <v>7400588.0</v>
       </c>
       <c r="F9" s="14" t="n">
-        <v>4144582.0</v>
+        <v>3715485.0</v>
       </c>
       <c r="G9" s="14" t="n">
-        <v>4081615.0</v>
+        <v>3685103.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="6" t="inlineStr">
         <is>
           <t>Andalucía</t>
         </is>
       </c>
       <c r="B10" s="14" t="n">
-        <v>447059.0</v>
+        <v>450778.0</v>
       </c>
       <c r="C10" s="14" t="n">
-        <v>214983.0</v>
+        <v>171934.0</v>
       </c>
       <c r="D10" s="14" t="n">
-        <v>232076.0</v>
+        <v>278844.0</v>
       </c>
       <c r="E10" s="14" t="n">
-        <v>1186371.0</v>
+        <v>1041484.0</v>
       </c>
       <c r="F10" s="14" t="n">
-        <v>666981.0</v>
+        <v>526937.0</v>
       </c>
       <c r="G10" s="14" t="n">
-        <v>519389.0</v>
+        <v>514547.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="6" t="inlineStr">
         <is>
           <t>Aragón</t>
         </is>
       </c>
       <c r="B11" s="14" t="n">
-        <v>84623.0</v>
+        <v>112840.0</v>
       </c>
       <c r="C11" s="14" t="n">
-        <v>77927.0</v>
+        <v>102352.0</v>
       </c>
       <c r="D11" s="14" t="n">
-        <v>6696.0</v>
+        <v>10488.0</v>
       </c>
       <c r="E11" s="14" t="n">
-        <v>179321.0</v>
+        <v>280897.0</v>
       </c>
       <c r="F11" s="14" t="n">
-        <v>163296.0</v>
+        <v>253191.0</v>
       </c>
       <c r="G11" s="14" t="n">
-        <v>16025.0</v>
+        <v>27705.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="6" t="inlineStr">
         <is>
           <t>Asturias, Principado de</t>
         </is>
       </c>
       <c r="B12" s="14" t="n">
-        <v>139262.0</v>
+        <v>52131.0</v>
       </c>
       <c r="C12" s="14" t="n">
-        <v>62580.0</v>
+        <v>37888.0</v>
       </c>
       <c r="D12" s="14" t="n">
-        <v>76682.0</v>
+        <v>14243.0</v>
       </c>
       <c r="E12" s="14" t="n">
-        <v>213404.0</v>
+        <v>164300.0</v>
       </c>
       <c r="F12" s="14" t="n">
-        <v>110075.0</v>
+        <v>126077.0</v>
       </c>
       <c r="G12" s="14" t="n">
-        <v>103329.0</v>
+        <v>38223.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="6" t="inlineStr">
         <is>
           <t>Balears, Illes</t>
         </is>
       </c>
       <c r="B13" s="13" t="inlineStr">
         <is>
           <t>..</t>
         </is>
       </c>
       <c r="C13" s="13" t="inlineStr">
         <is>
           <t>..</t>
         </is>
       </c>
       <c r="D13" s="13" t="inlineStr">
         <is>
           <t>..</t>
         </is>
       </c>
       <c r="E13" s="13" t="inlineStr">
         <is>
           <t>..</t>
         </is>
       </c>
       <c r="F13" s="13" t="inlineStr">
         <is>
           <t>..</t>
         </is>
       </c>
       <c r="G13" s="13" t="inlineStr">
         <is>
           <t>..</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="6" t="inlineStr">
         <is>
           <t>Canarias</t>
         </is>
       </c>
       <c r="B14" s="14" t="n">
-        <v>48214.0</v>
+        <v>35237.0</v>
       </c>
       <c r="C14" s="14" t="n">
-        <v>10212.0</v>
+        <v>3213.0</v>
       </c>
       <c r="D14" s="14" t="n">
-        <v>38002.0</v>
+        <v>32023.0</v>
       </c>
       <c r="E14" s="14" t="n">
-        <v>185674.0</v>
+        <v>140597.0</v>
       </c>
       <c r="F14" s="14" t="n">
-        <v>29054.0</v>
+        <v>10402.0</v>
       </c>
       <c r="G14" s="14" t="n">
-        <v>156620.0</v>
+        <v>130196.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="6" t="inlineStr">
         <is>
           <t>Cantabria</t>
         </is>
       </c>
       <c r="B15" s="14" t="n">
-        <v>24847.0</v>
+        <v>25956.0</v>
       </c>
       <c r="C15" s="14" t="n">
-        <v>18527.0</v>
+        <v>17486.0</v>
       </c>
       <c r="D15" s="14" t="n">
-        <v>6320.0</v>
+        <v>8470.0</v>
       </c>
       <c r="E15" s="14" t="n">
-        <v>54023.0</v>
+        <v>64797.0</v>
       </c>
       <c r="F15" s="14" t="n">
-        <v>46625.0</v>
+        <v>53235.0</v>
       </c>
       <c r="G15" s="14" t="n">
-        <v>7398.0</v>
+        <v>11562.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="6" t="inlineStr">
         <is>
           <t>Castilla y León</t>
         </is>
       </c>
       <c r="B16" s="14" t="n">
-        <v>300149.0</v>
+        <v>386333.0</v>
       </c>
       <c r="C16" s="14" t="n">
-        <v>162118.0</v>
+        <v>206716.0</v>
       </c>
       <c r="D16" s="14" t="n">
-        <v>138031.0</v>
+        <v>179618.0</v>
       </c>
       <c r="E16" s="14" t="n">
-        <v>671949.0</v>
+        <v>791728.0</v>
       </c>
       <c r="F16" s="14" t="n">
-        <v>487354.0</v>
+        <v>559204.0</v>
       </c>
       <c r="G16" s="14" t="n">
-        <v>184595.0</v>
+        <v>232524.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="6" t="inlineStr">
         <is>
           <t>Castilla - La Mancha</t>
         </is>
       </c>
       <c r="B17" s="14" t="n">
-        <v>42245.0</v>
+        <v>46193.0</v>
       </c>
       <c r="C17" s="14" t="n">
-        <v>41460.0</v>
+        <v>44516.0</v>
       </c>
       <c r="D17" s="14" t="n">
-        <v>784.0</v>
+        <v>1678.0</v>
       </c>
       <c r="E17" s="14" t="n">
-        <v>146660.0</v>
+        <v>169324.0</v>
       </c>
       <c r="F17" s="14" t="n">
-        <v>145184.0</v>
+        <v>167444.0</v>
       </c>
       <c r="G17" s="14" t="n">
-        <v>1476.0</v>
+        <v>1880.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="6" t="inlineStr">
         <is>
           <t>Cataluña</t>
         </is>
       </c>
       <c r="B18" s="14" t="n">
-        <v>449533.0</v>
+        <v>364487.0</v>
       </c>
       <c r="C18" s="14" t="n">
-        <v>179871.0</v>
+        <v>131479.0</v>
       </c>
       <c r="D18" s="14" t="n">
-        <v>269662.0</v>
+        <v>233008.0</v>
       </c>
       <c r="E18" s="14" t="n">
-        <v>1154369.0</v>
+        <v>902721.0</v>
       </c>
       <c r="F18" s="14" t="n">
-        <v>474398.0</v>
+        <v>328170.0</v>
       </c>
       <c r="G18" s="14" t="n">
-        <v>679971.0</v>
+        <v>574552.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="6" t="inlineStr">
         <is>
           <t>Comunitat Valenciana</t>
         </is>
       </c>
       <c r="B19" s="14" t="n">
-        <v>212174.0</v>
+        <v>170376.0</v>
       </c>
       <c r="C19" s="14" t="n">
-        <v>93492.0</v>
+        <v>80687.0</v>
       </c>
       <c r="D19" s="14" t="n">
-        <v>118682.0</v>
+        <v>89690.0</v>
       </c>
       <c r="E19" s="14" t="n">
-        <v>535991.0</v>
+        <v>465277.0</v>
       </c>
       <c r="F19" s="14" t="n">
-        <v>255879.0</v>
+        <v>203716.0</v>
       </c>
       <c r="G19" s="14" t="n">
-        <v>280111.0</v>
+        <v>261561.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="6" t="inlineStr">
         <is>
           <t>Extremadura</t>
         </is>
       </c>
       <c r="B20" s="14" t="n">
-        <v>8517.0</v>
+        <v>12779.0</v>
       </c>
       <c r="C20" s="14" t="n">
-        <v>7884.0</v>
+        <v>10918.0</v>
       </c>
       <c r="D20" s="14" t="n">
-        <v>633.0</v>
+        <v>1861.0</v>
       </c>
       <c r="E20" s="14" t="n">
-        <v>23144.0</v>
+        <v>31327.0</v>
       </c>
       <c r="F20" s="14" t="n">
-        <v>22150.0</v>
+        <v>28913.0</v>
       </c>
       <c r="G20" s="14" t="n">
-        <v>995.0</v>
+        <v>2414.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="6" t="inlineStr">
         <is>
           <t>Galicia</t>
         </is>
       </c>
       <c r="B21" s="14" t="n">
-        <v>1015717.0</v>
+        <v>1000988.0</v>
       </c>
       <c r="C21" s="14" t="n">
-        <v>474575.0</v>
+        <v>457092.0</v>
       </c>
       <c r="D21" s="14" t="n">
-        <v>541142.0</v>
+        <v>543896.0</v>
       </c>
       <c r="E21" s="14" t="n">
-        <v>1120478.0</v>
+        <v>1081245.0</v>
       </c>
       <c r="F21" s="14" t="n">
-        <v>536495.0</v>
+        <v>518758.0</v>
       </c>
       <c r="G21" s="14" t="n">
-        <v>583983.0</v>
+        <v>562487.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="6" t="inlineStr">
         <is>
           <t>Madrid, Comunidad de</t>
         </is>
       </c>
       <c r="B22" s="14" t="n">
-        <v>683946.0</v>
+        <v>641814.0</v>
       </c>
       <c r="C22" s="14" t="n">
-        <v>247604.0</v>
+        <v>195472.0</v>
       </c>
       <c r="D22" s="14" t="n">
-        <v>436342.0</v>
+        <v>446342.0</v>
       </c>
       <c r="E22" s="14" t="n">
-        <v>1371963.0</v>
+        <v>1146834.0</v>
       </c>
       <c r="F22" s="14" t="n">
-        <v>413741.0</v>
+        <v>321499.0</v>
       </c>
       <c r="G22" s="14" t="n">
-        <v>958222.0</v>
+        <v>825335.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="6" t="inlineStr">
         <is>
           <t>Murcia, Región de</t>
         </is>
       </c>
       <c r="B23" s="14" t="n">
-        <v>21503.0</v>
+        <v>15711.0</v>
       </c>
       <c r="C23" s="14" t="n">
-        <v>15220.0</v>
+        <v>11621.0</v>
       </c>
       <c r="D23" s="14" t="n">
-        <v>6283.0</v>
+        <v>4090.0</v>
       </c>
       <c r="E23" s="14" t="n">
-        <v>56224.0</v>
+        <v>32847.0</v>
       </c>
       <c r="F23" s="14" t="n">
-        <v>32989.0</v>
+        <v>23063.0</v>
       </c>
       <c r="G23" s="14" t="n">
-        <v>23235.0</v>
+        <v>9784.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="6" t="inlineStr">
         <is>
           <t>Navarra, Comunidad Foral de</t>
         </is>
       </c>
       <c r="B24" s="14" t="n">
-        <v>358038.0</v>
+        <v>377864.0</v>
       </c>
       <c r="C24" s="14" t="n">
-        <v>205028.0</v>
+        <v>192174.0</v>
       </c>
       <c r="D24" s="14" t="n">
-        <v>153009.0</v>
+        <v>185690.0</v>
       </c>
       <c r="E24" s="14" t="n">
-        <v>468880.0</v>
+        <v>438069.0</v>
       </c>
       <c r="F24" s="14" t="n">
-        <v>308447.0</v>
+        <v>248643.0</v>
       </c>
       <c r="G24" s="14" t="n">
-        <v>160433.0</v>
+        <v>189426.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="6" t="inlineStr">
         <is>
           <t>País Vasco</t>
         </is>
       </c>
       <c r="B25" s="14" t="n">
-        <v>393962.0</v>
+        <v>287509.0</v>
       </c>
       <c r="C25" s="14" t="n">
-        <v>228839.0</v>
+        <v>160359.0</v>
       </c>
       <c r="D25" s="14" t="n">
-        <v>165123.0</v>
+        <v>127151.0</v>
       </c>
       <c r="E25" s="14" t="n">
-        <v>654404.0</v>
+        <v>483454.0</v>
       </c>
       <c r="F25" s="14" t="n">
-        <v>386495.0</v>
+        <v>289314.0</v>
       </c>
       <c r="G25" s="14" t="n">
-        <v>267909.0</v>
+        <v>194140.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="6" t="inlineStr">
         <is>
           <t>Rioja, La</t>
         </is>
       </c>
       <c r="B26" s="14" t="n">
-        <v>49860.0</v>
+        <v>36450.0</v>
       </c>
       <c r="C26" s="14" t="n">
-        <v>20873.0</v>
+        <v>11899.0</v>
       </c>
       <c r="D26" s="14" t="n">
-        <v>28986.0</v>
+        <v>24551.0</v>
       </c>
       <c r="E26" s="14" t="n">
-        <v>65414.0</v>
+        <v>48558.0</v>
       </c>
       <c r="F26" s="14" t="n">
-        <v>35147.0</v>
+        <v>23715.0</v>
       </c>
       <c r="G26" s="14" t="n">
-        <v>30267.0</v>
+        <v>24842.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="6" t="inlineStr">
         <is>
           <t>Ceuta</t>
         </is>
       </c>
       <c r="B27" s="13" t="inlineStr">
         <is>
           <t>..</t>
         </is>
       </c>
       <c r="C27" s="13" t="inlineStr">
         <is>
           <t>..</t>
         </is>
       </c>
       <c r="D27" s="13" t="inlineStr">
         <is>
           <t>..</t>
         </is>
       </c>
       <c r="E27" s="13" t="inlineStr">
         <is>