--- v0 (2026-01-29)
+++ v1 (2026-09-19)
@@ -340,51 +340,51 @@
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
       <c r="K3" s="11"/>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Overnight stays of the travellers by modality and origin of the travellers.                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                </t>
         </is>
       </c>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>Unidades: number</t>
+          <t>Units: number</t>
         </is>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
     </row>
     <row r="6">
       <c r="A6" s="11" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B6" s="11"/>
       <c r="C6" s="11"/>
       <c r="D6" s="11"/>
       <c r="E6" s="11"/>
       <c r="F6" s="11"/>
       <c r="G6" s="11"/>
@@ -465,391 +465,391 @@
         </is>
       </c>
       <c r="O7" s="6" t="inlineStr">
         <is>
           <t>Rest of Europe</t>
         </is>
       </c>
       <c r="P7" s="6" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="Q7" s="6" t="inlineStr">
         <is>
           <t>Rest of the world</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="6" t="inlineStr">
         <is>
           <t>Rural Hostel</t>
         </is>
       </c>
       <c r="B8" s="14" t="n">
-        <v>1849362.0</v>
+        <v>1761381.0</v>
       </c>
       <c r="C8" s="14" t="n">
-        <v>1252944.0</v>
+        <v>1186653.0</v>
       </c>
       <c r="D8" s="14" t="n">
-        <v>596418.0</v>
+        <v>574728.0</v>
       </c>
       <c r="E8" s="14" t="n">
-        <v>367532.0</v>
+        <v>346321.0</v>
       </c>
       <c r="F8" s="14" t="n">
-        <v>174922.0</v>
+        <v>169003.0</v>
       </c>
       <c r="G8" s="14" t="n">
-        <v>21573.0</v>
+        <v>17800.0</v>
       </c>
       <c r="H8" s="14" t="n">
-        <v>62761.0</v>
+        <v>57556.0</v>
       </c>
       <c r="I8" s="14" t="n">
-        <v>17867.0</v>
+        <v>18119.0</v>
       </c>
       <c r="J8" s="14" t="n">
-        <v>36614.0</v>
+        <v>29501.0</v>
       </c>
       <c r="K8" s="14" t="n">
-        <v>19288.0</v>
+        <v>18507.0</v>
       </c>
       <c r="L8" s="14" t="n">
-        <v>34507.0</v>
+        <v>35834.0</v>
       </c>
       <c r="M8" s="14" t="n">
-        <v>68485.0</v>
+        <v>79124.0</v>
       </c>
       <c r="N8" s="14" t="n">
-        <v>22214.0</v>
+        <v>22688.0</v>
       </c>
       <c r="O8" s="14" t="n">
-        <v>15832.0</v>
+        <v>15952.0</v>
       </c>
       <c r="P8" s="14" t="n">
-        <v>38464.0</v>
+        <v>37374.0</v>
       </c>
       <c r="Q8" s="14" t="n">
-        <v>83890.0</v>
+        <v>73269.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="6" t="inlineStr">
         <is>
           <t>Rural apartment</t>
         </is>
       </c>
       <c r="B9" s="14" t="n">
-        <v>903066.0</v>
+        <v>1033476.0</v>
       </c>
       <c r="C9" s="14" t="n">
-        <v>797498.0</v>
+        <v>903681.0</v>
       </c>
       <c r="D9" s="14" t="n">
-        <v>105568.0</v>
+        <v>129795.0</v>
       </c>
       <c r="E9" s="14" t="n">
-        <v>52529.0</v>
+        <v>77178.0</v>
       </c>
       <c r="F9" s="14" t="n">
-        <v>7685.0</v>
+        <v>8178.0</v>
       </c>
       <c r="G9" s="14" t="n">
-        <v>3671.0</v>
+        <v>8489.0</v>
       </c>
       <c r="H9" s="14" t="n">
-        <v>18514.0</v>
+        <v>22542.0</v>
       </c>
       <c r="I9" s="14" t="n">
-        <v>3224.0</v>
+        <v>2307.0</v>
       </c>
       <c r="J9" s="14" t="n">
-        <v>9447.0</v>
+        <v>18762.0</v>
       </c>
       <c r="K9" s="14" t="n">
-        <v>7451.0</v>
+        <v>10730.0</v>
       </c>
       <c r="L9" s="14" t="n">
-        <v>2536.0</v>
+        <v>6170.0</v>
       </c>
       <c r="M9" s="14" t="n">
-        <v>5841.0</v>
+        <v>7177.0</v>
       </c>
       <c r="N9" s="14" t="n">
-        <v>989.0</v>
+        <v>1028.0</v>
       </c>
       <c r="O9" s="14" t="n">
-        <v>1569.0</v>
+        <v>4194.0</v>
       </c>
       <c r="P9" s="14" t="n">
-        <v>1564.0</v>
+        <v>4045.0</v>
       </c>
       <c r="Q9" s="14" t="n">
-        <v>43076.0</v>
+        <v>36173.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="6" t="inlineStr">
         <is>
           <t>Rural House</t>
         </is>
       </c>
       <c r="B10" s="14" t="n">
-        <v>8796343.0</v>
+        <v>8870883.0</v>
       </c>
       <c r="C10" s="14" t="n">
-        <v>6331490.0</v>
+        <v>6411484.0</v>
       </c>
       <c r="D10" s="14" t="n">
-        <v>2464852.0</v>
+        <v>2459399.0</v>
       </c>
       <c r="E10" s="14" t="n">
-        <v>1531424.0</v>
+        <v>1543489.0</v>
       </c>
       <c r="F10" s="14" t="n">
-        <v>474524.0</v>
+        <v>424637.0</v>
       </c>
       <c r="G10" s="14" t="n">
-        <v>120310.0</v>
+        <v>131072.0</v>
       </c>
       <c r="H10" s="14" t="n">
-        <v>389651.0</v>
+        <v>358390.0</v>
       </c>
       <c r="I10" s="14" t="n">
-        <v>60423.0</v>
+        <v>56808.0</v>
       </c>
       <c r="J10" s="14" t="n">
-        <v>259979.0</v>
+        <v>350401.0</v>
       </c>
       <c r="K10" s="14" t="n">
-        <v>53926.0</v>
+        <v>47583.0</v>
       </c>
       <c r="L10" s="14" t="n">
-        <v>172611.0</v>
+        <v>174600.0</v>
       </c>
       <c r="M10" s="14" t="n">
-        <v>405405.0</v>
+        <v>432160.0</v>
       </c>
       <c r="N10" s="14" t="n">
-        <v>32172.0</v>
+        <v>44231.0</v>
       </c>
       <c r="O10" s="14" t="n">
-        <v>131279.0</v>
+        <v>106084.0</v>
       </c>
       <c r="P10" s="14" t="n">
-        <v>111637.0</v>
+        <v>93918.0</v>
       </c>
       <c r="Q10" s="14" t="n">
-        <v>252936.0</v>
+        <v>239517.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="6" t="inlineStr">
         <is>
           <t>Active tourism</t>
         </is>
       </c>
       <c r="B11" s="14" t="n">
-        <v>976961.0</v>
+        <v>1021107.0</v>
       </c>
       <c r="C11" s="14" t="n">
-        <v>270736.0</v>
+        <v>270758.0</v>
       </c>
       <c r="D11" s="14" t="n">
-        <v>706225.0</v>
+        <v>750349.0</v>
       </c>
       <c r="E11" s="14" t="n">
-        <v>475287.0</v>
+        <v>521685.0</v>
       </c>
       <c r="F11" s="14" t="n">
-        <v>282657.0</v>
+        <v>302367.0</v>
       </c>
       <c r="G11" s="14" t="n">
-        <v>18501.0</v>
+        <v>22686.0</v>
       </c>
       <c r="H11" s="14" t="n">
-        <v>73089.0</v>
+        <v>89469.0</v>
       </c>
       <c r="I11" s="14" t="n">
-        <v>20154.0</v>
+        <v>23278.0</v>
       </c>
       <c r="J11" s="14" t="n">
-        <v>39803.0</v>
+        <v>36734.0</v>
       </c>
       <c r="K11" s="14" t="n">
-        <v>8096.0</v>
+        <v>10280.0</v>
       </c>
       <c r="L11" s="14" t="n">
-        <v>32987.0</v>
+        <v>36873.0</v>
       </c>
       <c r="M11" s="14" t="n">
-        <v>81338.0</v>
+        <v>71595.0</v>
       </c>
       <c r="N11" s="14" t="n">
-        <v>32693.0</v>
+        <v>31252.0</v>
       </c>
       <c r="O11" s="14" t="n">
-        <v>30848.0</v>
+        <v>27657.0</v>
       </c>
       <c r="P11" s="14" t="n">
-        <v>33528.0</v>
+        <v>32769.0</v>
       </c>
       <c r="Q11" s="14" t="n">
-        <v>52531.0</v>
+        <v>65390.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="6" t="inlineStr">
         <is>
           <t>Large</t>
         </is>
       </c>
       <c r="B12" s="14" t="n">
-        <v>132711.0</v>
+        <v>130203.0</v>
       </c>
       <c r="C12" s="14" t="n">
-        <v>97837.0</v>
+        <v>95850.0</v>
       </c>
       <c r="D12" s="14" t="n">
-        <v>34875.0</v>
+        <v>34353.0</v>
       </c>
       <c r="E12" s="14" t="n">
-        <v>12565.0</v>
+        <v>13373.0</v>
       </c>
       <c r="F12" s="14" t="n">
-        <v>2763.0</v>
+        <v>2756.0</v>
       </c>
       <c r="G12" s="14" t="n">
-        <v>866.0</v>
+        <v>1101.0</v>
       </c>
       <c r="H12" s="14" t="n">
-        <v>2622.0</v>
+        <v>2684.0</v>
       </c>
       <c r="I12" s="14" t="n">
-        <v>1241.0</v>
+        <v>1086.0</v>
       </c>
       <c r="J12" s="14" t="n">
-        <v>1320.0</v>
+        <v>1664.0</v>
       </c>
       <c r="K12" s="14" t="n">
-        <v>1770.0</v>
+        <v>2188.0</v>
       </c>
       <c r="L12" s="14" t="n">
-        <v>1984.0</v>
+        <v>1894.0</v>
       </c>
       <c r="M12" s="14" t="n">
-        <v>3866.0</v>
+        <v>3478.0</v>
       </c>
       <c r="N12" s="14" t="n">
-        <v>515.0</v>
+        <v>684.0</v>
       </c>
       <c r="O12" s="14" t="n">
-        <v>1137.0</v>
+        <v>1078.0</v>
       </c>
       <c r="P12" s="14" t="n">
-        <v>5720.0</v>
+        <v>5249.0</v>
       </c>
       <c r="Q12" s="14" t="n">
-        <v>11072.0</v>
+        <v>10492.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="6" t="inlineStr">
         <is>
           <t>Others</t>
         </is>
       </c>
       <c r="B13" s="14" t="n">
-        <v>61689.0</v>
+        <v>72252.0</v>
       </c>
       <c r="C13" s="14" t="n">
-        <v>45074.0</v>
+        <v>50532.0</v>
       </c>
       <c r="D13" s="14" t="n">
-        <v>16615.0</v>
+        <v>21720.0</v>
       </c>
       <c r="E13" s="14" t="n">
-        <v>7583.0</v>
+        <v>13589.0</v>
       </c>
       <c r="F13" s="14" t="n">
-        <v>4209.0</v>
+        <v>5012.0</v>
       </c>
       <c r="G13" s="14" t="n">
-        <v>221.0</v>
+        <v>1015.0</v>
       </c>
       <c r="H13" s="14" t="n">
-        <v>426.0</v>
+        <v>1843.0</v>
       </c>
       <c r="I13" s="14" t="n">
-        <v>94.0</v>
+        <v>224.0</v>
       </c>
       <c r="J13" s="14" t="n">
-        <v>1369.0</v>
+        <v>3508.0</v>
       </c>
       <c r="K13" s="14" t="n">
-        <v>458.0</v>
+        <v>550.0</v>
       </c>
       <c r="L13" s="14" t="n">
-        <v>807.0</v>
+        <v>1437.0</v>
       </c>
       <c r="M13" s="14" t="n">
-        <v>2531.0</v>
+        <v>3103.0</v>
       </c>
       <c r="N13" s="14" t="n">
-        <v>957.0</v>
+        <v>936.0</v>
       </c>
       <c r="O13" s="14" t="n">
-        <v>1623.0</v>
+        <v>1007.0</v>
       </c>
       <c r="P13" s="14" t="n">
-        <v>320.0</v>
+        <v>347.0</v>
       </c>
       <c r="Q13" s="14" t="n">
-        <v>3602.0</v>
+        <v>2737.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Notas:</t>
+          <t>Notes:</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Symbol '..' means data protected by statistical secret</t>
+          <t>1) Symbol '..' means data protected by statistical secret</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fuente: </t>
+          <t xml:space="preserve">Source: </t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>National Statistics Institute</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">