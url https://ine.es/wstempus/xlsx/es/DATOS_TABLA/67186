--- v0 (2025-10-24)
+++ v1 (2026-08-03)
@@ -244,77 +244,79 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="0" applyFill="true" applyFont="true" applyBorder="true" applyAlignment="true">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="0" applyFill="true" applyFont="true" applyBorder="true" applyAlignment="true">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="8" xfId="0" applyFill="true" applyBorder="true"/>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="8" xfId="0" applyFill="true" applyBorder="true" applyFont="true"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyFill="true" applyBorder="true"/>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="8" xfId="0" applyFill="true" applyFont="true" applyBorder="true" applyAlignment="true">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="8" borderId="8" xfId="0" applyFill="true" applyFont="true" applyBorder="true" applyAlignment="true" applyNumberFormat="true">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:U63"/>
+  <dimension ref="A1:W63"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="39.0625" customWidth="true"/>
     <col min="2" max="2" width="19.53125" customWidth="true"/>
     <col min="3" max="3" width="19.53125" customWidth="true"/>
     <col min="4" max="4" width="19.53125" customWidth="true"/>
     <col min="5" max="5" width="19.53125" customWidth="true"/>
     <col min="6" max="6" width="19.53125" customWidth="true"/>
     <col min="7" max="7" width="19.53125" customWidth="true"/>
     <col min="8" max="8" width="19.53125" customWidth="true"/>
     <col min="9" max="9" width="19.53125" customWidth="true"/>
     <col min="10" max="10" width="19.53125" customWidth="true"/>
     <col min="11" max="11" width="19.53125" customWidth="true"/>
     <col min="12" max="12" width="19.53125" customWidth="true"/>
     <col min="13" max="13" width="19.53125" customWidth="true"/>
     <col min="14" max="14" width="19.53125" customWidth="true"/>
     <col min="15" max="15" width="19.53125" customWidth="true"/>
     <col min="16" max="16" width="19.53125" customWidth="true"/>
     <col min="17" max="17" width="19.53125" customWidth="true"/>
     <col min="18" max="18" width="19.53125" customWidth="true"/>
     <col min="19" max="19" width="19.53125" customWidth="true"/>
     <col min="20" max="20" width="19.53125" customWidth="true"/>
     <col min="21" max="21" width="19.53125" customWidth="true"/>
+    <col min="22" max="22" width="19.53125" customWidth="true"/>
+    <col min="23" max="23" width="19.53125" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Flujos turísticos en Europa</t>
         </is>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Encuesta de turismo de residentes</t>
         </is>
       </c>
@@ -395,2765 +397,2999 @@
       <c r="H6" s="11"/>
       <c r="I6" s="11"/>
       <c r="J6" s="11"/>
       <c r="K6" s="11"/>
     </row>
     <row r="7">
       <c r="A7" s="12" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="B7" s="6" t="inlineStr">
         <is>
           <t>Porcentaje sobre personas de la categoría</t>
         </is>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
-      <c r="L7" s="6" t="inlineStr">
+      <c r="L7" s="6"/>
+      <c r="M7" s="6" t="inlineStr">
         <is>
           <t>Porcentaje sobre el total de viajeros</t>
         </is>
       </c>
-      <c r="M7" s="6"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
       <c r="Q7" s="6"/>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
       <c r="T7" s="6"/>
       <c r="U7" s="6"/>
+      <c r="V7" s="6"/>
+      <c r="W7" s="6"/>
     </row>
     <row r="8">
       <c r="A8" s="12" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="C8" s="7" t="inlineStr">
+        <is>
           <t>2024</t>
         </is>
       </c>
-      <c r="C8" s="7" t="inlineStr">
+      <c r="D8" s="7" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
-      <c r="D8" s="7" t="inlineStr">
+      <c r="E8" s="7" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
-      <c r="E8" s="7" t="inlineStr">
+      <c r="F8" s="7" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
-      <c r="F8" s="7" t="inlineStr">
+      <c r="G8" s="7" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="G8" s="7" t="inlineStr">
+      <c r="H8" s="7" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
-      <c r="H8" s="7" t="inlineStr">
+      <c r="I8" s="7" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
-      <c r="I8" s="7" t="inlineStr">
+      <c r="J8" s="7" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
-      <c r="J8" s="7" t="inlineStr">
+      <c r="K8" s="7" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="K8" s="7" t="inlineStr">
+      <c r="L8" s="7" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
-      <c r="L8" s="7" t="inlineStr">
+      <c r="M8" s="7" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="N8" s="7" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
-      <c r="M8" s="7" t="inlineStr">
+      <c r="O8" s="7" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
-      <c r="N8" s="7" t="inlineStr">
+      <c r="P8" s="7" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
-      <c r="O8" s="7" t="inlineStr">
+      <c r="Q8" s="7" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
-      <c r="P8" s="7" t="inlineStr">
+      <c r="R8" s="7" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="Q8" s="7" t="inlineStr">
+      <c r="S8" s="7" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
-      <c r="R8" s="7" t="inlineStr">
+      <c r="T8" s="7" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
-      <c r="S8" s="7" t="inlineStr">
+      <c r="U8" s="7" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
-      <c r="T8" s="7" t="inlineStr">
+      <c r="V8" s="7" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="U8" s="7" t="inlineStr">
+      <c r="W8" s="7" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="6" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B9" s="6"/>
       <c r="C9" s="6"/>
       <c r="D9" s="6"/>
       <c r="E9" s="6"/>
       <c r="F9" s="6"/>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
       <c r="T9" s="6"/>
       <c r="U9" s="6"/>
+      <c r="V9" s="6"/>
+      <c r="W9" s="6"/>
     </row>
     <row r="10">
       <c r="A10" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        Total</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">            Total</t>
         </is>
       </c>
       <c r="B11" s="14" t="n">
+        <v>69.98</v>
+      </c>
+      <c r="C11" s="14" t="n">
         <v>69.58</v>
       </c>
-      <c r="C11" s="14" t="n">
+      <c r="D11" s="14" t="n">
         <v>68.79</v>
       </c>
-      <c r="D11" s="14" t="n">
+      <c r="E11" s="14" t="n">
         <v>65.37</v>
       </c>
-      <c r="E11" s="14" t="n">
+      <c r="F11" s="14" t="n">
         <v>54.12</v>
       </c>
-      <c r="F11" s="14" t="n">
+      <c r="G11" s="14" t="n">
         <v>63.95</v>
       </c>
-      <c r="G11" s="14" t="n">
+      <c r="H11" s="14" t="n">
         <v>69.66</v>
       </c>
-      <c r="H11" s="14" t="n">
+      <c r="I11" s="14" t="n">
         <v>67.37</v>
       </c>
-      <c r="I11" s="14" t="n">
+      <c r="J11" s="14" t="n">
         <v>65.64</v>
       </c>
-      <c r="J11" s="14" t="n">
+      <c r="K11" s="14" t="n">
         <v>65.73</v>
       </c>
-      <c r="K11" s="14" t="n">
+      <c r="L11" s="14" t="n">
         <v>62.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>100.0</v>
       </c>
       <c r="M11" s="14" t="n">
         <v>100.0</v>
       </c>
       <c r="N11" s="14" t="n">
         <v>100.0</v>
       </c>
       <c r="O11" s="14" t="n">
         <v>100.0</v>
       </c>
       <c r="P11" s="14" t="n">
         <v>100.0</v>
       </c>
       <c r="Q11" s="14" t="n">
         <v>100.0</v>
       </c>
       <c r="R11" s="14" t="n">
         <v>100.0</v>
       </c>
       <c r="S11" s="14" t="n">
         <v>100.0</v>
       </c>
       <c r="T11" s="14" t="n">
         <v>100.0</v>
       </c>
       <c r="U11" s="14" t="n">
         <v>100.0</v>
       </c>
+      <c r="V11" s="14" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="W11" s="14" t="n">
+        <v>100.0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">            Solo España</t>
         </is>
       </c>
       <c r="B12" s="14" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="C12" s="14" t="n">
         <v>42.52</v>
       </c>
-      <c r="C12" s="14" t="n">
+      <c r="D12" s="14" t="n">
         <v>44.54</v>
       </c>
-      <c r="D12" s="14" t="n">
+      <c r="E12" s="14" t="n">
         <v>47.59</v>
       </c>
-      <c r="E12" s="14" t="n">
+      <c r="F12" s="14" t="n">
         <v>46.69</v>
       </c>
-      <c r="F12" s="14" t="n">
+      <c r="G12" s="14" t="n">
         <v>44.6</v>
       </c>
-      <c r="G12" s="14" t="n">
+      <c r="H12" s="14" t="n">
         <v>43.61</v>
       </c>
-      <c r="H12" s="14" t="n">
+      <c r="I12" s="14" t="n">
         <v>43.09</v>
       </c>
-      <c r="I12" s="14" t="n">
+      <c r="J12" s="14" t="n">
         <v>43.46</v>
       </c>
-      <c r="J12" s="14" t="n">
+      <c r="K12" s="14" t="n">
         <v>45.13</v>
       </c>
-      <c r="K12" s="14" t="n">
+      <c r="L12" s="14" t="n">
         <v>43.48</v>
       </c>
-      <c r="L12" s="14" t="n">
+      <c r="M12" s="14" t="n">
+        <v>60.02</v>
+      </c>
+      <c r="N12" s="14" t="n">
         <v>61.11</v>
       </c>
-      <c r="M12" s="14" t="n">
+      <c r="O12" s="14" t="n">
         <v>64.75</v>
       </c>
-      <c r="N12" s="14" t="n">
+      <c r="P12" s="14" t="n">
         <v>72.8</v>
       </c>
-      <c r="O12" s="14" t="n">
+      <c r="Q12" s="14" t="n">
         <v>86.27</v>
       </c>
-      <c r="P12" s="14" t="n">
+      <c r="R12" s="14" t="n">
         <v>69.74</v>
       </c>
-      <c r="Q12" s="14" t="n">
+      <c r="S12" s="14" t="n">
         <v>62.61</v>
       </c>
-      <c r="R12" s="14" t="n">
+      <c r="T12" s="14" t="n">
         <v>63.95</v>
       </c>
-      <c r="S12" s="14" t="n">
+      <c r="U12" s="14" t="n">
         <v>66.21</v>
       </c>
-      <c r="T12" s="14" t="n">
+      <c r="V12" s="14" t="n">
         <v>68.67</v>
       </c>
-      <c r="U12" s="14" t="n">
+      <c r="W12" s="14" t="n">
         <v>69.23</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">            Solo extranjero</t>
         </is>
       </c>
       <c r="B13" s="14" t="n">
+        <v>6.33</v>
+      </c>
+      <c r="C13" s="14" t="n">
         <v>6.03</v>
       </c>
-      <c r="C13" s="14" t="n">
+      <c r="D13" s="14" t="n">
         <v>5.3</v>
       </c>
-      <c r="D13" s="14" t="n">
+      <c r="E13" s="14" t="n">
         <v>3.98</v>
       </c>
-      <c r="E13" s="14" t="n">
+      <c r="F13" s="14" t="n">
         <v>2.27</v>
       </c>
-      <c r="F13" s="14" t="n">
+      <c r="G13" s="14" t="n">
         <v>4.12</v>
       </c>
-      <c r="G13" s="14" t="n">
+      <c r="H13" s="14" t="n">
         <v>5.73</v>
       </c>
-      <c r="H13" s="14" t="n">
+      <c r="I13" s="14" t="n">
         <v>5.68</v>
       </c>
-      <c r="I13" s="14" t="n">
+      <c r="J13" s="14" t="n">
         <v>5.38</v>
       </c>
-      <c r="J13" s="14" t="n">
+      <c r="K13" s="14" t="n">
         <v>5.28</v>
       </c>
-      <c r="K13" s="14" t="n">
+      <c r="L13" s="14" t="n">
         <v>5.18</v>
       </c>
-      <c r="L13" s="14" t="n">
+      <c r="M13" s="14" t="n">
+        <v>9.05</v>
+      </c>
+      <c r="N13" s="14" t="n">
         <v>8.67</v>
       </c>
-      <c r="M13" s="14" t="n">
+      <c r="O13" s="14" t="n">
         <v>7.71</v>
       </c>
-      <c r="N13" s="14" t="n">
+      <c r="P13" s="14" t="n">
         <v>6.08</v>
       </c>
-      <c r="O13" s="14" t="n">
+      <c r="Q13" s="14" t="n">
         <v>4.19</v>
       </c>
-      <c r="P13" s="14" t="n">
+      <c r="R13" s="14" t="n">
         <v>6.44</v>
       </c>
-      <c r="Q13" s="14" t="n">
+      <c r="S13" s="14" t="n">
         <v>8.23</v>
       </c>
-      <c r="R13" s="14" t="n">
+      <c r="T13" s="14" t="n">
         <v>8.42</v>
       </c>
-      <c r="S13" s="14" t="n">
+      <c r="U13" s="14" t="n">
         <v>8.19</v>
       </c>
-      <c r="T13" s="14" t="n">
+      <c r="V13" s="14" t="n">
         <v>8.03</v>
       </c>
-      <c r="U13" s="14" t="n">
+      <c r="W13" s="14" t="n">
         <v>8.25</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">            España y extranjero</t>
         </is>
       </c>
       <c r="B14" s="14" t="n">
+        <v>21.65</v>
+      </c>
+      <c r="C14" s="14" t="n">
         <v>21.03</v>
       </c>
-      <c r="C14" s="14" t="n">
+      <c r="D14" s="14" t="n">
         <v>18.94</v>
       </c>
-      <c r="D14" s="14" t="n">
+      <c r="E14" s="14" t="n">
         <v>13.81</v>
       </c>
-      <c r="E14" s="14" t="n">
+      <c r="F14" s="14" t="n">
         <v>5.17</v>
       </c>
-      <c r="F14" s="14" t="n">
+      <c r="G14" s="14" t="n">
         <v>15.23</v>
       </c>
-      <c r="G14" s="14" t="n">
+      <c r="H14" s="14" t="n">
         <v>20.32</v>
       </c>
-      <c r="H14" s="14" t="n">
+      <c r="I14" s="14" t="n">
         <v>18.61</v>
       </c>
-      <c r="I14" s="14" t="n">
+      <c r="J14" s="14" t="n">
         <v>16.8</v>
       </c>
-      <c r="J14" s="14" t="n">
+      <c r="K14" s="14" t="n">
         <v>15.32</v>
       </c>
-      <c r="K14" s="14" t="n">
+      <c r="L14" s="14" t="n">
         <v>14.14</v>
       </c>
-      <c r="L14" s="14" t="n">
+      <c r="M14" s="14" t="n">
+        <v>30.93</v>
+      </c>
+      <c r="N14" s="14" t="n">
         <v>30.23</v>
       </c>
-      <c r="M14" s="14" t="n">
+      <c r="O14" s="14" t="n">
         <v>27.54</v>
       </c>
-      <c r="N14" s="14" t="n">
+      <c r="P14" s="14" t="n">
         <v>21.12</v>
       </c>
-      <c r="O14" s="14" t="n">
+      <c r="Q14" s="14" t="n">
         <v>9.55</v>
       </c>
-      <c r="P14" s="14" t="n">
+      <c r="R14" s="14" t="n">
         <v>23.82</v>
       </c>
-      <c r="Q14" s="14" t="n">
+      <c r="S14" s="14" t="n">
         <v>29.17</v>
       </c>
-      <c r="R14" s="14" t="n">
+      <c r="T14" s="14" t="n">
         <v>27.62</v>
       </c>
-      <c r="S14" s="14" t="n">
+      <c r="U14" s="14" t="n">
         <v>25.6</v>
       </c>
-      <c r="T14" s="14" t="n">
+      <c r="V14" s="14" t="n">
         <v>23.3</v>
       </c>
-      <c r="U14" s="14" t="n">
+      <c r="W14" s="14" t="n">
         <v>22.52</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        De 1 a 3 noches</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">            Total</t>
         </is>
       </c>
       <c r="B16" s="14" t="n">
+        <v>56.13</v>
+      </c>
+      <c r="C16" s="14" t="n">
         <v>55.44</v>
       </c>
-      <c r="C16" s="14" t="n">
+      <c r="D16" s="14" t="n">
         <v>55.01</v>
       </c>
-      <c r="D16" s="14" t="n">
+      <c r="E16" s="14" t="n">
         <v>52.1</v>
       </c>
-      <c r="E16" s="14" t="n">
+      <c r="F16" s="14" t="n">
         <v>38.62</v>
       </c>
-      <c r="F16" s="14" t="n">
+      <c r="G16" s="14" t="n">
         <v>48.61</v>
       </c>
-      <c r="G16" s="14" t="n">
+      <c r="H16" s="14" t="n">
         <v>53.41</v>
       </c>
-      <c r="H16" s="14" t="n">
+      <c r="I16" s="14" t="n">
         <v>49.42</v>
       </c>
-      <c r="I16" s="14" t="n">
+      <c r="J16" s="14" t="n">
         <v>51.54</v>
       </c>
-      <c r="J16" s="14" t="n">
+      <c r="K16" s="14" t="n">
         <v>47.26</v>
       </c>
-      <c r="K16" s="14" t="n">
+      <c r="L16" s="14" t="n">
         <v>45.98</v>
       </c>
-      <c r="L16" s="14" t="n">
+      <c r="M16" s="14" t="n">
+        <v>80.21</v>
+      </c>
+      <c r="N16" s="14" t="n">
         <v>79.67</v>
       </c>
-      <c r="M16" s="14" t="n">
+      <c r="O16" s="14" t="n">
         <v>79.97</v>
       </c>
-      <c r="N16" s="14" t="n">
+      <c r="P16" s="14" t="n">
         <v>79.7</v>
       </c>
-      <c r="O16" s="14" t="n">
+      <c r="Q16" s="14" t="n">
         <v>71.36</v>
       </c>
-      <c r="P16" s="14" t="n">
+      <c r="R16" s="14" t="n">
         <v>76.01</v>
       </c>
-      <c r="Q16" s="14" t="n">
+      <c r="S16" s="14" t="n">
         <v>76.67</v>
       </c>
-      <c r="R16" s="14" t="n">
+      <c r="T16" s="14" t="n">
         <v>73.35</v>
       </c>
-      <c r="S16" s="14" t="n">
+      <c r="U16" s="14" t="n">
         <v>78.51</v>
       </c>
-      <c r="T16" s="14" t="n">
+      <c r="V16" s="14" t="n">
         <v>71.9</v>
       </c>
-      <c r="U16" s="14" t="n">
+      <c r="W16" s="14" t="n">
         <v>73.22</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">            Solo España</t>
         </is>
       </c>
       <c r="B17" s="14" t="n">
+        <v>33.02</v>
+      </c>
+      <c r="C17" s="14" t="n">
         <v>33.29</v>
       </c>
-      <c r="C17" s="14" t="n">
+      <c r="D17" s="14" t="n">
         <v>35.15</v>
       </c>
-      <c r="D17" s="14" t="n">
+      <c r="E17" s="14" t="n">
         <v>37.49</v>
       </c>
-      <c r="E17" s="14" t="n">
+      <c r="F17" s="14" t="n">
         <v>33.16</v>
       </c>
-      <c r="F17" s="14" t="n">
+      <c r="G17" s="14" t="n">
         <v>33.31</v>
       </c>
-      <c r="G17" s="14" t="n">
+      <c r="H17" s="14" t="n">
         <v>32.7</v>
       </c>
-      <c r="H17" s="14" t="n">
+      <c r="I17" s="14" t="n">
         <v>30.9</v>
       </c>
-      <c r="I17" s="14" t="n">
+      <c r="J17" s="14" t="n">
         <v>34.15</v>
       </c>
-      <c r="J17" s="14" t="n">
+      <c r="K17" s="14" t="n">
         <v>32.36</v>
       </c>
-      <c r="K17" s="14" t="n">
+      <c r="L17" s="14" t="n">
         <v>31.82</v>
       </c>
-      <c r="L17" s="14" t="n">
+      <c r="M17" s="14" t="n">
+        <v>47.19</v>
+      </c>
+      <c r="N17" s="14" t="n">
         <v>47.84</v>
       </c>
-      <c r="M17" s="14" t="n">
+      <c r="O17" s="14" t="n">
         <v>51.1</v>
       </c>
-      <c r="N17" s="14" t="n">
+      <c r="P17" s="14" t="n">
         <v>57.35</v>
       </c>
-      <c r="O17" s="14" t="n">
+      <c r="Q17" s="14" t="n">
         <v>61.27</v>
       </c>
-      <c r="P17" s="14" t="n">
+      <c r="R17" s="14" t="n">
         <v>52.09</v>
       </c>
-      <c r="Q17" s="14" t="n">
+      <c r="S17" s="14" t="n">
         <v>46.95</v>
       </c>
-      <c r="R17" s="14" t="n">
+      <c r="T17" s="14" t="n">
         <v>45.87</v>
       </c>
-      <c r="S17" s="14" t="n">
+      <c r="U17" s="14" t="n">
         <v>52.02</v>
       </c>
-      <c r="T17" s="14" t="n">
+      <c r="V17" s="14" t="n">
         <v>49.24</v>
       </c>
-      <c r="U17" s="14" t="n">
+      <c r="W17" s="14" t="n">
         <v>50.67</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">            Solo extranjero</t>
         </is>
       </c>
       <c r="B18" s="14" t="n">
+        <v>3.01</v>
+      </c>
+      <c r="C18" s="14" t="n">
         <v>2.9</v>
       </c>
-      <c r="C18" s="14" t="n">
+      <c r="D18" s="14" t="n">
         <v>2.32</v>
       </c>
-      <c r="D18" s="14" t="n">
+      <c r="E18" s="14" t="n">
         <v>1.66</v>
       </c>
-      <c r="E18" s="14" t="n">
+      <c r="F18" s="14" t="n">
         <v>0.83</v>
       </c>
-      <c r="F18" s="14" t="n">
+      <c r="G18" s="14" t="n">
         <v>1.52</v>
       </c>
-      <c r="G18" s="14" t="n">
+      <c r="H18" s="14" t="n">
         <v>2.1</v>
       </c>
-      <c r="H18" s="14" t="n">
+      <c r="I18" s="14" t="n">
         <v>1.92</v>
       </c>
-      <c r="I18" s="14" t="n">
+      <c r="J18" s="14" t="n">
         <v>1.81</v>
       </c>
-      <c r="J18" s="14" t="n">
+      <c r="K18" s="14" t="n">
         <v>1.26</v>
       </c>
-      <c r="K18" s="14" t="n">
+      <c r="L18" s="14" t="n">
         <v>1.56</v>
       </c>
-      <c r="L18" s="14" t="n">
+      <c r="M18" s="14" t="n">
+        <v>4.29</v>
+      </c>
+      <c r="N18" s="14" t="n">
         <v>4.16</v>
       </c>
-      <c r="M18" s="14" t="n">
+      <c r="O18" s="14" t="n">
         <v>3.37</v>
       </c>
-      <c r="N18" s="14" t="n">
+      <c r="P18" s="14" t="n">
         <v>2.55</v>
       </c>
-      <c r="O18" s="14" t="n">
+      <c r="Q18" s="14" t="n">
         <v>1.54</v>
       </c>
-      <c r="P18" s="14" t="n">
+      <c r="R18" s="14" t="n">
         <v>2.37</v>
       </c>
-      <c r="Q18" s="14" t="n">
+      <c r="S18" s="14" t="n">
         <v>3.01</v>
       </c>
-      <c r="R18" s="14" t="n">
+      <c r="T18" s="14" t="n">
         <v>2.85</v>
       </c>
-      <c r="S18" s="14" t="n">
+      <c r="U18" s="14" t="n">
         <v>2.76</v>
       </c>
-      <c r="T18" s="14" t="n">
+      <c r="V18" s="14" t="n">
         <v>1.91</v>
       </c>
-      <c r="U18" s="14" t="n">
+      <c r="W18" s="14" t="n">
         <v>2.49</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">            España y extranjero</t>
         </is>
       </c>
       <c r="B19" s="14" t="n">
+        <v>20.1</v>
+      </c>
+      <c r="C19" s="14" t="n">
         <v>19.25</v>
       </c>
-      <c r="C19" s="14" t="n">
+      <c r="D19" s="14" t="n">
         <v>17.53</v>
       </c>
-      <c r="D19" s="14" t="n">
+      <c r="E19" s="14" t="n">
         <v>12.95</v>
       </c>
-      <c r="E19" s="14" t="n">
+      <c r="F19" s="14" t="n">
         <v>4.63</v>
       </c>
-      <c r="F19" s="14" t="n">
+      <c r="G19" s="14" t="n">
         <v>13.78</v>
       </c>
-      <c r="G19" s="14" t="n">
+      <c r="H19" s="14" t="n">
         <v>18.61</v>
       </c>
-      <c r="H19" s="14" t="n">
+      <c r="I19" s="14" t="n">
         <v>16.59</v>
       </c>
-      <c r="I19" s="14" t="n">
+      <c r="J19" s="14" t="n">
         <v>15.58</v>
       </c>
-      <c r="J19" s="14" t="n">
+      <c r="K19" s="14" t="n">
         <v>13.64</v>
       </c>
-      <c r="K19" s="14" t="n">
+      <c r="L19" s="14" t="n">
         <v>12.59</v>
       </c>
-      <c r="L19" s="14" t="n">
+      <c r="M19" s="14" t="n">
+        <v>28.73</v>
+      </c>
+      <c r="N19" s="14" t="n">
         <v>27.66</v>
       </c>
-      <c r="M19" s="14" t="n">
+      <c r="O19" s="14" t="n">
         <v>25.49</v>
       </c>
-      <c r="N19" s="14" t="n">
+      <c r="P19" s="14" t="n">
         <v>19.81</v>
       </c>
-      <c r="O19" s="14" t="n">
+      <c r="Q19" s="14" t="n">
         <v>8.55</v>
       </c>
-      <c r="P19" s="14" t="n">
+      <c r="R19" s="14" t="n">
         <v>21.54</v>
       </c>
-      <c r="Q19" s="14" t="n">
+      <c r="S19" s="14" t="n">
         <v>26.71</v>
       </c>
-      <c r="R19" s="14" t="n">
+      <c r="T19" s="14" t="n">
         <v>24.63</v>
       </c>
-      <c r="S19" s="14" t="n">
+      <c r="U19" s="14" t="n">
         <v>23.74</v>
       </c>
-      <c r="T19" s="14" t="n">
+      <c r="V19" s="14" t="n">
         <v>20.75</v>
       </c>
-      <c r="U19" s="14" t="n">
+      <c r="W19" s="14" t="n">
         <v>20.06</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        De 4 o más noches</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">            Total</t>
         </is>
       </c>
       <c r="B21" s="14" t="n">
+        <v>54.29</v>
+      </c>
+      <c r="C21" s="14" t="n">
         <v>54.59</v>
       </c>
-      <c r="C21" s="14" t="n">
+      <c r="D21" s="14" t="n">
         <v>53.64</v>
       </c>
-      <c r="D21" s="14" t="n">
+      <c r="E21" s="14" t="n">
         <v>49.25</v>
       </c>
-      <c r="E21" s="14" t="n">
+      <c r="F21" s="14" t="n">
         <v>38.97</v>
       </c>
-      <c r="F21" s="14" t="n">
+      <c r="G21" s="14" t="n">
         <v>48.96</v>
       </c>
-      <c r="G21" s="14" t="n">
+      <c r="H21" s="14" t="n">
         <v>54.56</v>
       </c>
-      <c r="H21" s="14" t="n">
+      <c r="I21" s="14" t="n">
         <v>52.72</v>
       </c>
-      <c r="I21" s="14" t="n">
+      <c r="J21" s="14" t="n">
         <v>49.84</v>
       </c>
-      <c r="J21" s="14" t="n">
+      <c r="K21" s="14" t="n">
         <v>50.46</v>
       </c>
-      <c r="K21" s="14" t="n">
+      <c r="L21" s="14" t="n">
         <v>48.0</v>
       </c>
-      <c r="L21" s="14" t="n">
+      <c r="M21" s="14" t="n">
+        <v>77.58</v>
+      </c>
+      <c r="N21" s="14" t="n">
         <v>78.45</v>
       </c>
-      <c r="M21" s="14" t="n">
+      <c r="O21" s="14" t="n">
         <v>77.98</v>
       </c>
-      <c r="N21" s="14" t="n">
+      <c r="P21" s="14" t="n">
         <v>75.34</v>
       </c>
-      <c r="O21" s="14" t="n">
+      <c r="Q21" s="14" t="n">
         <v>72.01</v>
       </c>
-      <c r="P21" s="14" t="n">
+      <c r="R21" s="14" t="n">
         <v>76.56</v>
       </c>
-      <c r="Q21" s="14" t="n">
+      <c r="S21" s="14" t="n">
         <v>78.32</v>
       </c>
-      <c r="R21" s="14" t="n">
+      <c r="T21" s="14" t="n">
         <v>78.25</v>
       </c>
-      <c r="S21" s="14" t="n">
+      <c r="U21" s="14" t="n">
         <v>75.93</v>
       </c>
-      <c r="T21" s="14" t="n">
+      <c r="V21" s="14" t="n">
         <v>76.77</v>
       </c>
-      <c r="U21" s="14" t="n">
+      <c r="W21" s="14" t="n">
         <v>76.44</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">            Solo España</t>
         </is>
       </c>
       <c r="B22" s="14" t="n">
+        <v>28.84</v>
+      </c>
+      <c r="C22" s="14" t="n">
         <v>29.58</v>
       </c>
-      <c r="C22" s="14" t="n">
+      <c r="D22" s="14" t="n">
         <v>31.66</v>
       </c>
-      <c r="D22" s="14" t="n">
+      <c r="E22" s="14" t="n">
         <v>33.31</v>
       </c>
-      <c r="E22" s="14" t="n">
+      <c r="F22" s="14" t="n">
         <v>32.45</v>
       </c>
-      <c r="F22" s="14" t="n">
+      <c r="G22" s="14" t="n">
         <v>31.37</v>
       </c>
-      <c r="G22" s="14" t="n">
+      <c r="H22" s="14" t="n">
         <v>30.65</v>
       </c>
-      <c r="H22" s="14" t="n">
+      <c r="I22" s="14" t="n">
         <v>30.44</v>
       </c>
-      <c r="I22" s="14" t="n">
+      <c r="J22" s="14" t="n">
         <v>29.54</v>
       </c>
-      <c r="J22" s="14" t="n">
+      <c r="K22" s="14" t="n">
         <v>31.36</v>
       </c>
-      <c r="K22" s="14" t="n">
+      <c r="L22" s="14" t="n">
         <v>30.15</v>
       </c>
-      <c r="L22" s="14" t="n">
+      <c r="M22" s="14" t="n">
+        <v>41.22</v>
+      </c>
+      <c r="N22" s="14" t="n">
         <v>42.52</v>
       </c>
-      <c r="M22" s="14" t="n">
+      <c r="O22" s="14" t="n">
         <v>46.02</v>
       </c>
-      <c r="N22" s="14" t="n">
+      <c r="P22" s="14" t="n">
         <v>50.95</v>
       </c>
-      <c r="O22" s="14" t="n">
+      <c r="Q22" s="14" t="n">
         <v>59.95</v>
       </c>
-      <c r="P22" s="14" t="n">
+      <c r="R22" s="14" t="n">
         <v>49.05</v>
       </c>
-      <c r="Q22" s="14" t="n">
+      <c r="S22" s="14" t="n">
         <v>44.0</v>
       </c>
-      <c r="R22" s="14" t="n">
+      <c r="T22" s="14" t="n">
         <v>45.18</v>
       </c>
-      <c r="S22" s="14" t="n">
+      <c r="U22" s="14" t="n">
         <v>45.0</v>
       </c>
-      <c r="T22" s="14" t="n">
+      <c r="V22" s="14" t="n">
         <v>47.71</v>
       </c>
-      <c r="U22" s="14" t="n">
+      <c r="W22" s="14" t="n">
         <v>48.02</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">            Solo extranjero</t>
         </is>
       </c>
       <c r="B23" s="14" t="n">
+        <v>5.36</v>
+      </c>
+      <c r="C23" s="14" t="n">
         <v>5.14</v>
       </c>
-      <c r="C23" s="14" t="n">
+      <c r="D23" s="14" t="n">
         <v>4.33</v>
       </c>
-      <c r="D23" s="14" t="n">
+      <c r="E23" s="14" t="n">
         <v>3.31</v>
       </c>
-      <c r="E23" s="14" t="n">
+      <c r="F23" s="14" t="n">
         <v>1.74</v>
       </c>
-      <c r="F23" s="14" t="n">
+      <c r="G23" s="14" t="n">
         <v>3.31</v>
       </c>
-      <c r="G23" s="14" t="n">
+      <c r="H23" s="14" t="n">
         <v>4.68</v>
       </c>
-      <c r="H23" s="14" t="n">
+      <c r="I23" s="14" t="n">
         <v>4.74</v>
       </c>
-      <c r="I23" s="14" t="n">
+      <c r="J23" s="14" t="n">
         <v>4.62</v>
       </c>
-      <c r="J23" s="14" t="n">
+      <c r="K23" s="14" t="n">
         <v>4.5</v>
       </c>
-      <c r="K23" s="14" t="n">
+      <c r="L23" s="14" t="n">
         <v>4.47</v>
       </c>
-      <c r="L23" s="14" t="n">
+      <c r="M23" s="14" t="n">
+        <v>7.66</v>
+      </c>
+      <c r="N23" s="14" t="n">
         <v>7.38</v>
       </c>
-      <c r="M23" s="14" t="n">
+      <c r="O23" s="14" t="n">
         <v>6.3</v>
       </c>
-      <c r="N23" s="14" t="n">
+      <c r="P23" s="14" t="n">
         <v>5.06</v>
       </c>
-      <c r="O23" s="14" t="n">
+      <c r="Q23" s="14" t="n">
         <v>3.21</v>
       </c>
-      <c r="P23" s="14" t="n">
+      <c r="R23" s="14" t="n">
         <v>5.18</v>
       </c>
-      <c r="Q23" s="14" t="n">
+      <c r="S23" s="14" t="n">
         <v>6.71</v>
       </c>
-      <c r="R23" s="14" t="n">
+      <c r="T23" s="14" t="n">
         <v>7.03</v>
       </c>
-      <c r="S23" s="14" t="n">
+      <c r="U23" s="14" t="n">
         <v>7.04</v>
       </c>
-      <c r="T23" s="14" t="n">
+      <c r="V23" s="14" t="n">
         <v>6.85</v>
       </c>
-      <c r="U23" s="14" t="n">
+      <c r="W23" s="14" t="n">
         <v>7.12</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">            España y extranjero</t>
         </is>
       </c>
       <c r="B24" s="14" t="n">
+        <v>20.09</v>
+      </c>
+      <c r="C24" s="14" t="n">
         <v>19.87</v>
       </c>
-      <c r="C24" s="14" t="n">
+      <c r="D24" s="14" t="n">
         <v>17.65</v>
       </c>
-      <c r="D24" s="14" t="n">
+      <c r="E24" s="14" t="n">
         <v>12.63</v>
       </c>
-      <c r="E24" s="14" t="n">
+      <c r="F24" s="14" t="n">
         <v>4.79</v>
       </c>
-      <c r="F24" s="14" t="n">
+      <c r="G24" s="14" t="n">
         <v>14.28</v>
       </c>
-      <c r="G24" s="14" t="n">
+      <c r="H24" s="14" t="n">
         <v>19.23</v>
       </c>
-      <c r="H24" s="14" t="n">
+      <c r="I24" s="14" t="n">
         <v>17.55</v>
       </c>
-      <c r="I24" s="14" t="n">
+      <c r="J24" s="14" t="n">
         <v>15.68</v>
       </c>
-      <c r="J24" s="14" t="n">
+      <c r="K24" s="14" t="n">
         <v>14.6</v>
       </c>
-      <c r="K24" s="14" t="n">
+      <c r="L24" s="14" t="n">
         <v>13.38</v>
       </c>
-      <c r="L24" s="14" t="n">
+      <c r="M24" s="14" t="n">
+        <v>28.7</v>
+      </c>
+      <c r="N24" s="14" t="n">
         <v>28.55</v>
       </c>
-      <c r="M24" s="14" t="n">
+      <c r="O24" s="14" t="n">
         <v>25.65</v>
       </c>
-      <c r="N24" s="14" t="n">
+      <c r="P24" s="14" t="n">
         <v>19.32</v>
       </c>
-      <c r="O24" s="14" t="n">
+      <c r="Q24" s="14" t="n">
         <v>8.85</v>
       </c>
-      <c r="P24" s="14" t="n">
+      <c r="R24" s="14" t="n">
         <v>22.33</v>
       </c>
-      <c r="Q24" s="14" t="n">
+      <c r="S24" s="14" t="n">
         <v>27.61</v>
       </c>
-      <c r="R24" s="14" t="n">
+      <c r="T24" s="14" t="n">
         <v>26.04</v>
       </c>
-      <c r="S24" s="14" t="n">
+      <c r="U24" s="14" t="n">
         <v>23.89</v>
       </c>
-      <c r="T24" s="14" t="n">
+      <c r="V24" s="14" t="n">
         <v>22.21</v>
       </c>
-      <c r="U24" s="14" t="n">
+      <c r="W24" s="14" t="n">
         <v>21.3</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="6" t="inlineStr">
         <is>
           <t>Hombres</t>
         </is>
       </c>
       <c r="B25" s="6"/>
       <c r="C25" s="6"/>
       <c r="D25" s="6"/>
       <c r="E25" s="6"/>
       <c r="F25" s="6"/>
       <c r="G25" s="6"/>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="6"/>
       <c r="N25" s="6"/>
       <c r="O25" s="6"/>
       <c r="P25" s="6"/>
       <c r="Q25" s="6"/>
       <c r="R25" s="6"/>
       <c r="S25" s="6"/>
       <c r="T25" s="6"/>
       <c r="U25" s="6"/>
+      <c r="V25" s="6"/>
+      <c r="W25" s="6"/>
     </row>
     <row r="26">
       <c r="A26" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        Total</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">            Total</t>
         </is>
       </c>
       <c r="B27" s="14" t="n">
+        <v>69.05</v>
+      </c>
+      <c r="C27" s="14" t="n">
         <v>68.67</v>
       </c>
-      <c r="C27" s="14" t="n">
+      <c r="D27" s="14" t="n">
         <v>67.77</v>
       </c>
-      <c r="D27" s="14" t="n">
+      <c r="E27" s="14" t="n">
         <v>63.81</v>
       </c>
-      <c r="E27" s="14" t="n">
+      <c r="F27" s="14" t="n">
         <v>54.45</v>
       </c>
-      <c r="F27" s="14" t="n">
+      <c r="G27" s="14" t="n">
         <v>64.16</v>
       </c>
-      <c r="G27" s="14" t="n">
+      <c r="H27" s="14" t="n">
         <v>69.64</v>
       </c>
-      <c r="H27" s="14" t="n">
+      <c r="I27" s="14" t="n">
         <v>67.26</v>
       </c>
-      <c r="I27" s="14" t="n">
+      <c r="J27" s="14" t="n">
         <v>64.89</v>
       </c>
-      <c r="J27" s="14" t="n">
+      <c r="K27" s="14" t="n">
         <v>64.94</v>
       </c>
-      <c r="K27" s="14" t="n">
+      <c r="L27" s="14" t="n">
         <v>62.6</v>
       </c>
-      <c r="L27" s="14" t="n">
+      <c r="M27" s="14" t="n">
+        <v>46.4</v>
+      </c>
+      <c r="N27" s="14" t="n">
         <v>46.19</v>
       </c>
-      <c r="M27" s="14" t="n">
+      <c r="O27" s="14" t="n">
         <v>48.24</v>
       </c>
-      <c r="N27" s="14" t="n">
+      <c r="P27" s="14" t="n">
         <v>47.45</v>
       </c>
-      <c r="O27" s="14" t="n">
+      <c r="Q27" s="14" t="n">
         <v>49.84</v>
       </c>
-      <c r="P27" s="14" t="n">
+      <c r="R27" s="14" t="n">
         <v>49.38</v>
       </c>
-      <c r="Q27" s="14" t="n">
+      <c r="S27" s="14" t="n">
         <v>49.3</v>
       </c>
-      <c r="R27" s="14" t="n">
+      <c r="T27" s="14" t="n">
         <v>49.33</v>
       </c>
-      <c r="S27" s="14" t="n">
+      <c r="U27" s="14" t="n">
         <v>48.76</v>
       </c>
-      <c r="T27" s="14" t="n">
+      <c r="V27" s="14" t="n">
         <v>48.84</v>
       </c>
-      <c r="U27" s="14" t="n">
+      <c r="W27" s="14" t="n">
         <v>49.19</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">            Solo España</t>
         </is>
       </c>
       <c r="B28" s="14" t="n">
+        <v>41.87</v>
+      </c>
+      <c r="C28" s="14" t="n">
         <v>42.93</v>
       </c>
-      <c r="C28" s="14" t="n">
+      <c r="D28" s="14" t="n">
         <v>44.17</v>
       </c>
-      <c r="D28" s="14" t="n">
+      <c r="E28" s="14" t="n">
         <v>46.76</v>
       </c>
-      <c r="E28" s="14" t="n">
+      <c r="F28" s="14" t="n">
         <v>46.06</v>
       </c>
-      <c r="F28" s="14" t="n">
+      <c r="G28" s="14" t="n">
         <v>45.36</v>
       </c>
-      <c r="G28" s="14" t="n">
+      <c r="H28" s="14" t="n">
         <v>43.94</v>
       </c>
-      <c r="H28" s="14" t="n">
+      <c r="I28" s="14" t="n">
         <v>42.92</v>
       </c>
-      <c r="I28" s="14" t="n">
+      <c r="J28" s="14" t="n">
         <v>43.8</v>
       </c>
-      <c r="J28" s="14" t="n">
+      <c r="K28" s="14" t="n">
         <v>44.95</v>
       </c>
-      <c r="K28" s="14" t="n">
+      <c r="L28" s="14" t="n">
         <v>43.84</v>
       </c>
-      <c r="L28" s="14" t="n">
+      <c r="M28" s="14" t="n">
+        <v>28.14</v>
+      </c>
+      <c r="N28" s="14" t="n">
         <v>28.87</v>
       </c>
-      <c r="M28" s="14" t="n">
+      <c r="O28" s="14" t="n">
         <v>31.44</v>
       </c>
-      <c r="N28" s="14" t="n">
+      <c r="P28" s="14" t="n">
         <v>34.77</v>
       </c>
-      <c r="O28" s="14" t="n">
+      <c r="Q28" s="14" t="n">
         <v>42.16</v>
       </c>
-      <c r="P28" s="14" t="n">
+      <c r="R28" s="14" t="n">
         <v>34.91</v>
       </c>
-      <c r="Q28" s="14" t="n">
+      <c r="S28" s="14" t="n">
         <v>31.11</v>
       </c>
-      <c r="R28" s="14" t="n">
+      <c r="T28" s="14" t="n">
         <v>31.48</v>
       </c>
-      <c r="S28" s="14" t="n">
+      <c r="U28" s="14" t="n">
         <v>32.91</v>
       </c>
-      <c r="T28" s="14" t="n">
+      <c r="V28" s="14" t="n">
         <v>33.81</v>
       </c>
-      <c r="U28" s="14" t="n">
+      <c r="W28" s="14" t="n">
         <v>34.45</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">            Solo extranjero</t>
         </is>
       </c>
       <c r="B29" s="14" t="n">
+        <v>6.25</v>
+      </c>
+      <c r="C29" s="14" t="n">
         <v>5.95</v>
       </c>
-      <c r="C29" s="14" t="n">
+      <c r="D29" s="14" t="n">
         <v>4.96</v>
       </c>
-      <c r="D29" s="14" t="n">
+      <c r="E29" s="14" t="n">
         <v>3.64</v>
       </c>
-      <c r="E29" s="14" t="n">
+      <c r="F29" s="14" t="n">
         <v>2.41</v>
       </c>
-      <c r="F29" s="14" t="n">
+      <c r="G29" s="14" t="n">
         <v>4.25</v>
       </c>
-      <c r="G29" s="14" t="n">
+      <c r="H29" s="14" t="n">
         <v>6.01</v>
       </c>
-      <c r="H29" s="14" t="n">
+      <c r="I29" s="14" t="n">
         <v>5.35</v>
       </c>
-      <c r="I29" s="14" t="n">
+      <c r="J29" s="14" t="n">
         <v>5.53</v>
       </c>
-      <c r="J29" s="14" t="n">
+      <c r="K29" s="14" t="n">
         <v>5.26</v>
       </c>
-      <c r="K29" s="14" t="n">
+      <c r="L29" s="14" t="n">
         <v>4.88</v>
       </c>
-      <c r="L29" s="14" t="n">
+      <c r="M29" s="14" t="n">
+        <v>4.2</v>
+      </c>
+      <c r="N29" s="14" t="n">
         <v>4.0</v>
       </c>
-      <c r="M29" s="14" t="n">
+      <c r="O29" s="14" t="n">
         <v>3.53</v>
       </c>
-      <c r="N29" s="14" t="n">
+      <c r="P29" s="14" t="n">
         <v>2.7</v>
       </c>
-      <c r="O29" s="14" t="n">
+      <c r="Q29" s="14" t="n">
         <v>2.2</v>
       </c>
-      <c r="P29" s="14" t="n">
+      <c r="R29" s="14" t="n">
         <v>3.27</v>
       </c>
-      <c r="Q29" s="14" t="n">
+      <c r="S29" s="14" t="n">
         <v>4.25</v>
       </c>
-      <c r="R29" s="14" t="n">
+      <c r="T29" s="14" t="n">
         <v>3.92</v>
       </c>
-      <c r="S29" s="14" t="n">
+      <c r="U29" s="14" t="n">
         <v>4.16</v>
       </c>
-      <c r="T29" s="14" t="n">
+      <c r="V29" s="14" t="n">
         <v>3.95</v>
       </c>
-      <c r="U29" s="14" t="n">
+      <c r="W29" s="14" t="n">
         <v>3.83</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">            España y extranjero</t>
         </is>
       </c>
       <c r="B30" s="14" t="n">
+        <v>20.93</v>
+      </c>
+      <c r="C30" s="14" t="n">
         <v>19.79</v>
       </c>
-      <c r="C30" s="14" t="n">
+      <c r="D30" s="14" t="n">
         <v>18.65</v>
       </c>
-      <c r="D30" s="14" t="n">
+      <c r="E30" s="14" t="n">
         <v>13.41</v>
       </c>
-      <c r="E30" s="14" t="n">
+      <c r="F30" s="14" t="n">
         <v>5.98</v>
       </c>
-      <c r="F30" s="14" t="n">
+      <c r="G30" s="14" t="n">
         <v>14.55</v>
       </c>
-      <c r="G30" s="14" t="n">
+      <c r="H30" s="14" t="n">
         <v>19.69</v>
       </c>
-      <c r="H30" s="14" t="n">
+      <c r="I30" s="14" t="n">
         <v>18.99</v>
       </c>
-      <c r="I30" s="14" t="n">
+      <c r="J30" s="14" t="n">
         <v>15.56</v>
       </c>
-      <c r="J30" s="14" t="n">
+      <c r="K30" s="14" t="n">
         <v>14.73</v>
       </c>
-      <c r="K30" s="14" t="n">
+      <c r="L30" s="14" t="n">
         <v>13.89</v>
       </c>
-      <c r="L30" s="14" t="n">
+      <c r="M30" s="14" t="n">
+        <v>14.06</v>
+      </c>
+      <c r="N30" s="14" t="n">
         <v>13.31</v>
       </c>
-      <c r="M30" s="14" t="n">
+      <c r="O30" s="14" t="n">
         <v>13.27</v>
       </c>
-      <c r="N30" s="14" t="n">
+      <c r="P30" s="14" t="n">
         <v>9.98</v>
       </c>
-      <c r="O30" s="14" t="n">
+      <c r="Q30" s="14" t="n">
         <v>5.48</v>
       </c>
-      <c r="P30" s="14" t="n">
+      <c r="R30" s="14" t="n">
         <v>11.2</v>
       </c>
-      <c r="Q30" s="14" t="n">
+      <c r="S30" s="14" t="n">
         <v>13.94</v>
       </c>
-      <c r="R30" s="14" t="n">
+      <c r="T30" s="14" t="n">
         <v>13.93</v>
       </c>
-      <c r="S30" s="14" t="n">
+      <c r="U30" s="14" t="n">
         <v>11.69</v>
       </c>
-      <c r="T30" s="14" t="n">
+      <c r="V30" s="14" t="n">
         <v>11.08</v>
       </c>
-      <c r="U30" s="14" t="n">
+      <c r="W30" s="14" t="n">
         <v>10.91</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        De 1 a 3 noches</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">            Total</t>
         </is>
       </c>
       <c r="B32" s="14" t="n">
+        <v>55.92</v>
+      </c>
+      <c r="C32" s="14" t="n">
         <v>54.65</v>
       </c>
-      <c r="C32" s="14" t="n">
+      <c r="D32" s="14" t="n">
         <v>54.31</v>
       </c>
-      <c r="D32" s="14" t="n">
+      <c r="E32" s="14" t="n">
         <v>50.99</v>
       </c>
-      <c r="E32" s="14" t="n">
+      <c r="F32" s="14" t="n">
         <v>40.53</v>
       </c>
-      <c r="F32" s="14" t="n">
+      <c r="G32" s="14" t="n">
         <v>49.08</v>
       </c>
-      <c r="G32" s="14" t="n">
+      <c r="H32" s="14" t="n">
         <v>53.54</v>
       </c>
-      <c r="H32" s="14" t="n">
+      <c r="I32" s="14" t="n">
         <v>49.68</v>
       </c>
-      <c r="I32" s="14" t="n">
+      <c r="J32" s="14" t="n">
         <v>51.47</v>
       </c>
-      <c r="J32" s="14" t="n">
+      <c r="K32" s="14" t="n">
         <v>47.27</v>
       </c>
-      <c r="K32" s="14" t="n">
+      <c r="L32" s="14" t="n">
         <v>46.77</v>
       </c>
-      <c r="L32" s="14" t="n">
+      <c r="M32" s="14" t="n">
+        <v>37.57</v>
+      </c>
+      <c r="N32" s="14" t="n">
         <v>36.76</v>
       </c>
-      <c r="M32" s="14" t="n">
+      <c r="O32" s="14" t="n">
         <v>38.66</v>
       </c>
-      <c r="N32" s="14" t="n">
+      <c r="P32" s="14" t="n">
         <v>37.92</v>
       </c>
-      <c r="O32" s="14" t="n">
+      <c r="Q32" s="14" t="n">
         <v>37.09</v>
       </c>
-      <c r="P32" s="14" t="n">
+      <c r="R32" s="14" t="n">
         <v>37.77</v>
       </c>
-      <c r="Q32" s="14" t="n">
+      <c r="S32" s="14" t="n">
         <v>37.9</v>
       </c>
-      <c r="R32" s="14" t="n">
+      <c r="T32" s="14" t="n">
         <v>36.44</v>
       </c>
-      <c r="S32" s="14" t="n">
+      <c r="U32" s="14" t="n">
         <v>38.68</v>
       </c>
-      <c r="T32" s="14" t="n">
+      <c r="V32" s="14" t="n">
         <v>35.55</v>
       </c>
-      <c r="U32" s="14" t="n">
+      <c r="W32" s="14" t="n">
         <v>36.75</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">            Solo España</t>
         </is>
       </c>
       <c r="B33" s="14" t="n">
+        <v>33.1</v>
+      </c>
+      <c r="C33" s="14" t="n">
         <v>33.65</v>
       </c>
-      <c r="C33" s="14" t="n">
+      <c r="D33" s="14" t="n">
         <v>34.98</v>
       </c>
-      <c r="D33" s="14" t="n">
+      <c r="E33" s="14" t="n">
         <v>36.82</v>
       </c>
-      <c r="E33" s="14" t="n">
+      <c r="F33" s="14" t="n">
         <v>34.11</v>
       </c>
-      <c r="F33" s="14" t="n">
+      <c r="G33" s="14" t="n">
         <v>34.32</v>
       </c>
-      <c r="G33" s="14" t="n">
+      <c r="H33" s="14" t="n">
         <v>33.62</v>
       </c>
-      <c r="H33" s="14" t="n">
+      <c r="I33" s="14" t="n">
         <v>31.03</v>
       </c>
-      <c r="I33" s="14" t="n">
+      <c r="J33" s="14" t="n">
         <v>35.11</v>
       </c>
-      <c r="J33" s="14" t="n">
+      <c r="K33" s="14" t="n">
         <v>32.69</v>
       </c>
-      <c r="K33" s="14" t="n">
+      <c r="L33" s="14" t="n">
         <v>32.74</v>
       </c>
-      <c r="L33" s="14" t="n">
+      <c r="M33" s="14" t="n">
+        <v>22.24</v>
+      </c>
+      <c r="N33" s="14" t="n">
         <v>22.63</v>
       </c>
-      <c r="M33" s="14" t="n">
+      <c r="O33" s="14" t="n">
         <v>24.9</v>
       </c>
-      <c r="N33" s="14" t="n">
+      <c r="P33" s="14" t="n">
         <v>27.38</v>
       </c>
-      <c r="O33" s="14" t="n">
+      <c r="Q33" s="14" t="n">
         <v>31.22</v>
       </c>
-      <c r="P33" s="14" t="n">
+      <c r="R33" s="14" t="n">
         <v>26.41</v>
       </c>
-      <c r="Q33" s="14" t="n">
+      <c r="S33" s="14" t="n">
         <v>23.8</v>
       </c>
-      <c r="R33" s="14" t="n">
+      <c r="T33" s="14" t="n">
         <v>22.76</v>
       </c>
-      <c r="S33" s="14" t="n">
+      <c r="U33" s="14" t="n">
         <v>26.39</v>
       </c>
-      <c r="T33" s="14" t="n">
+      <c r="V33" s="14" t="n">
         <v>24.59</v>
       </c>
-      <c r="U33" s="14" t="n">
+      <c r="W33" s="14" t="n">
         <v>25.73</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">            Solo extranjero</t>
         </is>
       </c>
       <c r="B34" s="14" t="n">
+        <v>3.1</v>
+      </c>
+      <c r="C34" s="14" t="n">
         <v>2.93</v>
       </c>
-      <c r="C34" s="14" t="n">
+      <c r="D34" s="14" t="n">
         <v>2.06</v>
       </c>
-      <c r="D34" s="14" t="n">
+      <c r="E34" s="14" t="n">
         <v>1.44</v>
       </c>
-      <c r="E34" s="14" t="n">
+      <c r="F34" s="14" t="n">
         <v>1.02</v>
       </c>
-      <c r="F34" s="14" t="n">
+      <c r="G34" s="14" t="n">
         <v>1.52</v>
       </c>
-      <c r="G34" s="14" t="n">
+      <c r="H34" s="14" t="n">
         <v>2.11</v>
       </c>
-      <c r="H34" s="14" t="n">
+      <c r="I34" s="14" t="n">
         <v>1.8</v>
       </c>
-      <c r="I34" s="14" t="n">
+      <c r="J34" s="14" t="n">
         <v>1.84</v>
       </c>
-      <c r="J34" s="14" t="n">
+      <c r="K34" s="14" t="n">
         <v>1.28</v>
       </c>
-      <c r="K34" s="14" t="n">
+      <c r="L34" s="14" t="n">
         <v>1.5</v>
       </c>
-      <c r="L34" s="14" t="n">
+      <c r="M34" s="14" t="n">
+        <v>2.08</v>
+      </c>
+      <c r="N34" s="14" t="n">
         <v>1.97</v>
       </c>
-      <c r="M34" s="14" t="n">
+      <c r="O34" s="14" t="n">
         <v>1.47</v>
       </c>
-      <c r="N34" s="14" t="n">
+      <c r="P34" s="14" t="n">
         <v>1.07</v>
       </c>
-      <c r="O34" s="14" t="n">
+      <c r="Q34" s="14" t="n">
         <v>0.93</v>
       </c>
-      <c r="P34" s="14" t="n">
+      <c r="R34" s="14" t="n">
         <v>1.17</v>
       </c>
-      <c r="Q34" s="14" t="n">
+      <c r="S34" s="14" t="n">
         <v>1.49</v>
       </c>
-      <c r="R34" s="14" t="n">
+      <c r="T34" s="14" t="n">
         <v>1.32</v>
       </c>
-      <c r="S34" s="14" t="n">
+      <c r="U34" s="14" t="n">
         <v>1.39</v>
       </c>
-      <c r="T34" s="14" t="n">
+      <c r="V34" s="14" t="n">
         <v>0.96</v>
       </c>
-      <c r="U34" s="14" t="n">
+      <c r="W34" s="14" t="n">
         <v>1.18</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">            España y extranjero</t>
         </is>
       </c>
       <c r="B35" s="14" t="n">
+        <v>19.72</v>
+      </c>
+      <c r="C35" s="14" t="n">
         <v>18.08</v>
       </c>
-      <c r="C35" s="14" t="n">
+      <c r="D35" s="14" t="n">
         <v>17.27</v>
       </c>
-      <c r="D35" s="14" t="n">
+      <c r="E35" s="14" t="n">
         <v>12.72</v>
       </c>
-      <c r="E35" s="14" t="n">
+      <c r="F35" s="14" t="n">
         <v>5.4</v>
       </c>
-      <c r="F35" s="14" t="n">
+      <c r="G35" s="14" t="n">
         <v>13.24</v>
       </c>
-      <c r="G35" s="14" t="n">
+      <c r="H35" s="14" t="n">
         <v>17.81</v>
       </c>
-      <c r="H35" s="14" t="n">
+      <c r="I35" s="14" t="n">
         <v>16.85</v>
       </c>
-      <c r="I35" s="14" t="n">
+      <c r="J35" s="14" t="n">
         <v>14.51</v>
       </c>
-      <c r="J35" s="14" t="n">
+      <c r="K35" s="14" t="n">
         <v>13.3</v>
       </c>
-      <c r="K35" s="14" t="n">
+      <c r="L35" s="14" t="n">
         <v>12.52</v>
       </c>
-      <c r="L35" s="14" t="n">
+      <c r="M35" s="14" t="n">
+        <v>13.25</v>
+      </c>
+      <c r="N35" s="14" t="n">
         <v>12.16</v>
       </c>
-      <c r="M35" s="14" t="n">
+      <c r="O35" s="14" t="n">
         <v>12.3</v>
       </c>
-      <c r="N35" s="14" t="n">
+      <c r="P35" s="14" t="n">
         <v>9.46</v>
       </c>
-      <c r="O35" s="14" t="n">
+      <c r="Q35" s="14" t="n">
         <v>4.94</v>
       </c>
-      <c r="P35" s="14" t="n">
+      <c r="R35" s="14" t="n">
         <v>10.19</v>
       </c>
-      <c r="Q35" s="14" t="n">
+      <c r="S35" s="14" t="n">
         <v>12.61</v>
       </c>
-      <c r="R35" s="14" t="n">
+      <c r="T35" s="14" t="n">
         <v>12.36</v>
       </c>
-      <c r="S35" s="14" t="n">
+      <c r="U35" s="14" t="n">
         <v>10.9</v>
       </c>
-      <c r="T35" s="14" t="n">
+      <c r="V35" s="14" t="n">
         <v>10.0</v>
       </c>
-      <c r="U35" s="14" t="n">
+      <c r="W35" s="14" t="n">
         <v>9.84</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        De 4 o más noches</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">            Total</t>
         </is>
       </c>
       <c r="B37" s="14" t="n">
+        <v>52.87</v>
+      </c>
+      <c r="C37" s="14" t="n">
         <v>53.55</v>
       </c>
-      <c r="C37" s="14" t="n">
+      <c r="D37" s="14" t="n">
         <v>52.33</v>
       </c>
-      <c r="D37" s="14" t="n">
+      <c r="E37" s="14" t="n">
         <v>48.07</v>
       </c>
-      <c r="E37" s="14" t="n">
+      <c r="F37" s="14" t="n">
         <v>38.19</v>
       </c>
-      <c r="F37" s="14" t="n">
+      <c r="G37" s="14" t="n">
         <v>48.86</v>
       </c>
-      <c r="G37" s="14" t="n">
+      <c r="H37" s="14" t="n">
         <v>53.65</v>
       </c>
-      <c r="H37" s="14" t="n">
+      <c r="I37" s="14" t="n">
         <v>52.07</v>
       </c>
-      <c r="I37" s="14" t="n">
+      <c r="J37" s="14" t="n">
         <v>48.16</v>
       </c>
-      <c r="J37" s="14" t="n">
+      <c r="K37" s="14" t="n">
         <v>49.16</v>
       </c>
-      <c r="K37" s="14" t="n">
+      <c r="L37" s="14" t="n">
         <v>47.25</v>
       </c>
-      <c r="L37" s="14" t="n">
+      <c r="M37" s="14" t="n">
+        <v>35.53</v>
+      </c>
+      <c r="N37" s="14" t="n">
         <v>36.02</v>
       </c>
-      <c r="M37" s="14" t="n">
+      <c r="O37" s="14" t="n">
         <v>37.25</v>
       </c>
-      <c r="N37" s="14" t="n">
+      <c r="P37" s="14" t="n">
         <v>35.75</v>
       </c>
-      <c r="O37" s="14" t="n">
+      <c r="Q37" s="14" t="n">
         <v>34.95</v>
       </c>
-      <c r="P37" s="14" t="n">
+      <c r="R37" s="14" t="n">
         <v>37.6</v>
       </c>
-      <c r="Q37" s="14" t="n">
+      <c r="S37" s="14" t="n">
         <v>37.98</v>
       </c>
-      <c r="R37" s="14" t="n">
+      <c r="T37" s="14" t="n">
         <v>38.19</v>
       </c>
-      <c r="S37" s="14" t="n">
+      <c r="U37" s="14" t="n">
         <v>36.19</v>
       </c>
-      <c r="T37" s="14" t="n">
+      <c r="V37" s="14" t="n">
         <v>36.97</v>
       </c>
-      <c r="U37" s="14" t="n">
+      <c r="W37" s="14" t="n">
         <v>37.13</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">            Solo España</t>
         </is>
       </c>
       <c r="B38" s="14" t="n">
+        <v>28.47</v>
+      </c>
+      <c r="C38" s="14" t="n">
         <v>29.86</v>
       </c>
-      <c r="C38" s="14" t="n">
+      <c r="D38" s="14" t="n">
         <v>31.03</v>
       </c>
-      <c r="D38" s="14" t="n">
+      <c r="E38" s="14" t="n">
         <v>32.97</v>
       </c>
-      <c r="E38" s="14" t="n">
+      <c r="F38" s="14" t="n">
         <v>30.9</v>
       </c>
-      <c r="F38" s="14" t="n">
+      <c r="G38" s="14" t="n">
         <v>31.97</v>
       </c>
-      <c r="G38" s="14" t="n">
+      <c r="H38" s="14" t="n">
         <v>30.24</v>
       </c>
-      <c r="H38" s="14" t="n">
+      <c r="I38" s="14" t="n">
         <v>29.69</v>
       </c>
-      <c r="I38" s="14" t="n">
+      <c r="J38" s="14" t="n">
         <v>28.91</v>
       </c>
-      <c r="J38" s="14" t="n">
+      <c r="K38" s="14" t="n">
         <v>30.92</v>
       </c>
-      <c r="K38" s="14" t="n">
+      <c r="L38" s="14" t="n">
         <v>30.04</v>
       </c>
-      <c r="L38" s="14" t="n">
+      <c r="M38" s="14" t="n">
+        <v>19.13</v>
+      </c>
+      <c r="N38" s="14" t="n">
         <v>20.08</v>
       </c>
-      <c r="M38" s="14" t="n">
+      <c r="O38" s="14" t="n">
         <v>22.09</v>
       </c>
-      <c r="N38" s="14" t="n">
+      <c r="P38" s="14" t="n">
         <v>24.52</v>
       </c>
-      <c r="O38" s="14" t="n">
+      <c r="Q38" s="14" t="n">
         <v>28.28</v>
       </c>
-      <c r="P38" s="14" t="n">
+      <c r="R38" s="14" t="n">
         <v>24.6</v>
       </c>
-      <c r="Q38" s="14" t="n">
+      <c r="S38" s="14" t="n">
         <v>21.4</v>
       </c>
-      <c r="R38" s="14" t="n">
+      <c r="T38" s="14" t="n">
         <v>21.78</v>
       </c>
-      <c r="S38" s="14" t="n">
+      <c r="U38" s="14" t="n">
         <v>21.72</v>
       </c>
-      <c r="T38" s="14" t="n">
+      <c r="V38" s="14" t="n">
         <v>23.26</v>
       </c>
-      <c r="U38" s="14" t="n">
+      <c r="W38" s="14" t="n">
         <v>23.6</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">            Solo extranjero</t>
         </is>
       </c>
       <c r="B39" s="14" t="n">
+        <v>5.26</v>
+      </c>
+      <c r="C39" s="14" t="n">
         <v>5.06</v>
       </c>
-      <c r="C39" s="14" t="n">
+      <c r="D39" s="14" t="n">
         <v>4.09</v>
       </c>
-      <c r="D39" s="14" t="n">
+      <c r="E39" s="14" t="n">
         <v>2.99</v>
       </c>
-      <c r="E39" s="14" t="n">
+      <c r="F39" s="14" t="n">
         <v>1.71</v>
       </c>
-      <c r="F39" s="14" t="n">
+      <c r="G39" s="14" t="n">
         <v>3.51</v>
       </c>
-      <c r="G39" s="14" t="n">
+      <c r="H39" s="14" t="n">
         <v>4.87</v>
       </c>
-      <c r="H39" s="14" t="n">
+      <c r="I39" s="14" t="n">
         <v>4.55</v>
       </c>
-      <c r="I39" s="14" t="n">
+      <c r="J39" s="14" t="n">
         <v>4.83</v>
       </c>
-      <c r="J39" s="14" t="n">
+      <c r="K39" s="14" t="n">
         <v>4.37</v>
       </c>
-      <c r="K39" s="14" t="n">
+      <c r="L39" s="14" t="n">
         <v>4.14</v>
       </c>
-      <c r="L39" s="14" t="n">
+      <c r="M39" s="14" t="n">
+        <v>3.53</v>
+      </c>
+      <c r="N39" s="14" t="n">
         <v>3.4</v>
       </c>
-      <c r="M39" s="14" t="n">
+      <c r="O39" s="14" t="n">
         <v>2.91</v>
       </c>
-      <c r="N39" s="14" t="n">
+      <c r="P39" s="14" t="n">
         <v>2.23</v>
       </c>
-      <c r="O39" s="14" t="n">
+      <c r="Q39" s="14" t="n">
         <v>1.57</v>
       </c>
-      <c r="P39" s="14" t="n">
+      <c r="R39" s="14" t="n">
         <v>2.7</v>
       </c>
-      <c r="Q39" s="14" t="n">
+      <c r="S39" s="14" t="n">
         <v>3.45</v>
       </c>
-      <c r="R39" s="14" t="n">
+      <c r="T39" s="14" t="n">
         <v>3.34</v>
       </c>
-      <c r="S39" s="14" t="n">
+      <c r="U39" s="14" t="n">
         <v>3.63</v>
       </c>
-      <c r="T39" s="14" t="n">
+      <c r="V39" s="14" t="n">
         <v>3.29</v>
       </c>
-      <c r="U39" s="14" t="n">
+      <c r="W39" s="14" t="n">
         <v>3.25</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">            España y extranjero</t>
         </is>
       </c>
       <c r="B40" s="14" t="n">
+        <v>19.14</v>
+      </c>
+      <c r="C40" s="14" t="n">
         <v>18.64</v>
       </c>
-      <c r="C40" s="14" t="n">
+      <c r="D40" s="14" t="n">
         <v>17.21</v>
       </c>
-      <c r="D40" s="14" t="n">
+      <c r="E40" s="14" t="n">
         <v>12.1</v>
       </c>
-      <c r="E40" s="14" t="n">
+      <c r="F40" s="14" t="n">
         <v>5.57</v>
       </c>
-      <c r="F40" s="14" t="n">
+      <c r="G40" s="14" t="n">
         <v>13.38</v>
       </c>
-      <c r="G40" s="14" t="n">
+      <c r="H40" s="14" t="n">
         <v>18.54</v>
       </c>
-      <c r="H40" s="14" t="n">
+      <c r="I40" s="14" t="n">
         <v>17.82</v>
       </c>
-      <c r="I40" s="14" t="n">
+      <c r="J40" s="14" t="n">
         <v>14.42</v>
       </c>
-      <c r="J40" s="14" t="n">
+      <c r="K40" s="14" t="n">
         <v>13.87</v>
       </c>
-      <c r="K40" s="14" t="n">
+      <c r="L40" s="14" t="n">
         <v>13.08</v>
       </c>
-      <c r="L40" s="14" t="n">
+      <c r="M40" s="14" t="n">
+        <v>12.86</v>
+      </c>
+      <c r="N40" s="14" t="n">
         <v>12.53</v>
       </c>
-      <c r="M40" s="14" t="n">
+      <c r="O40" s="14" t="n">
         <v>12.25</v>
       </c>
-      <c r="N40" s="14" t="n">
+      <c r="P40" s="14" t="n">
         <v>9.0</v>
       </c>
-      <c r="O40" s="14" t="n">
+      <c r="Q40" s="14" t="n">
         <v>5.1</v>
       </c>
-      <c r="P40" s="14" t="n">
+      <c r="R40" s="14" t="n">
         <v>10.3</v>
       </c>
-      <c r="Q40" s="14" t="n">
+      <c r="S40" s="14" t="n">
         <v>13.13</v>
       </c>
-      <c r="R40" s="14" t="n">
+      <c r="T40" s="14" t="n">
         <v>13.07</v>
       </c>
-      <c r="S40" s="14" t="n">
+      <c r="U40" s="14" t="n">
         <v>10.84</v>
       </c>
-      <c r="T40" s="14" t="n">
+      <c r="V40" s="14" t="n">
         <v>10.43</v>
       </c>
-      <c r="U40" s="14" t="n">
+      <c r="W40" s="14" t="n">
         <v>10.28</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="6" t="inlineStr">
         <is>
           <t>Mujeres</t>
         </is>
       </c>
       <c r="B41" s="6"/>
       <c r="C41" s="6"/>
       <c r="D41" s="6"/>
       <c r="E41" s="6"/>
       <c r="F41" s="6"/>
       <c r="G41" s="6"/>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="6"/>
       <c r="N41" s="6"/>
       <c r="O41" s="6"/>
       <c r="P41" s="6"/>
       <c r="Q41" s="6"/>
       <c r="R41" s="6"/>
       <c r="S41" s="6"/>
       <c r="T41" s="6"/>
       <c r="U41" s="6"/>
+      <c r="V41" s="6"/>
+      <c r="W41" s="6"/>
     </row>
     <row r="42">
       <c r="A42" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        Total</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">            Total</t>
         </is>
       </c>
       <c r="B43" s="14" t="n">
+        <v>70.81</v>
+      </c>
+      <c r="C43" s="14" t="n">
         <v>70.38</v>
       </c>
-      <c r="C43" s="14" t="n">
+      <c r="D43" s="14" t="n">
         <v>69.76</v>
       </c>
-      <c r="D43" s="14" t="n">
+      <c r="E43" s="14" t="n">
         <v>66.84</v>
       </c>
-      <c r="E43" s="14" t="n">
+      <c r="F43" s="14" t="n">
         <v>53.8</v>
       </c>
-      <c r="F43" s="14" t="n">
+      <c r="G43" s="14" t="n">
         <v>63.75</v>
       </c>
-      <c r="G43" s="14" t="n">
+      <c r="H43" s="14" t="n">
         <v>69.68</v>
       </c>
-      <c r="H43" s="14" t="n">
+      <c r="I43" s="14" t="n">
         <v>67.49</v>
       </c>
-      <c r="I43" s="14" t="n">
+      <c r="J43" s="14" t="n">
         <v>66.38</v>
       </c>
-      <c r="J43" s="14" t="n">
+      <c r="K43" s="14" t="n">
         <v>66.49</v>
       </c>
-      <c r="K43" s="14" t="n">
+      <c r="L43" s="14" t="n">
         <v>62.99</v>
       </c>
-      <c r="L43" s="14" t="n">
+      <c r="M43" s="14" t="n">
+        <v>53.6</v>
+      </c>
+      <c r="N43" s="14" t="n">
         <v>53.81</v>
       </c>
-      <c r="M43" s="14" t="n">
+      <c r="O43" s="14" t="n">
         <v>51.76</v>
       </c>
-      <c r="N43" s="14" t="n">
+      <c r="P43" s="14" t="n">
         <v>52.55</v>
       </c>
-      <c r="O43" s="14" t="n">
+      <c r="Q43" s="14" t="n">
         <v>50.16</v>
       </c>
-      <c r="P43" s="14" t="n">
+      <c r="R43" s="14" t="n">
         <v>50.62</v>
       </c>
-      <c r="Q43" s="14" t="n">
+      <c r="S43" s="14" t="n">
         <v>50.7</v>
       </c>
-      <c r="R43" s="14" t="n">
+      <c r="T43" s="14" t="n">
         <v>50.67</v>
       </c>
-      <c r="S43" s="14" t="n">
+      <c r="U43" s="14" t="n">
         <v>51.24</v>
       </c>
-      <c r="T43" s="14" t="n">
+      <c r="V43" s="14" t="n">
         <v>51.16</v>
       </c>
-      <c r="U43" s="14" t="n">
+      <c r="W43" s="14" t="n">
         <v>50.81</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">            Solo España</t>
         </is>
       </c>
       <c r="B44" s="14" t="n">
+        <v>42.12</v>
+      </c>
+      <c r="C44" s="14" t="n">
         <v>42.16</v>
       </c>
-      <c r="C44" s="14" t="n">
+      <c r="D44" s="14" t="n">
         <v>44.9</v>
       </c>
-      <c r="D44" s="14" t="n">
+      <c r="E44" s="14" t="n">
         <v>48.37</v>
       </c>
-      <c r="E44" s="14" t="n">
+      <c r="F44" s="14" t="n">
         <v>47.31</v>
       </c>
-      <c r="F44" s="14" t="n">
+      <c r="G44" s="14" t="n">
         <v>43.86</v>
       </c>
-      <c r="G44" s="14" t="n">
+      <c r="H44" s="14" t="n">
         <v>43.29</v>
       </c>
-      <c r="H44" s="14" t="n">
+      <c r="I44" s="14" t="n">
         <v>43.25</v>
       </c>
-      <c r="I44" s="14" t="n">
+      <c r="J44" s="14" t="n">
         <v>43.14</v>
       </c>
-      <c r="J44" s="14" t="n">
+      <c r="K44" s="14" t="n">
         <v>45.3</v>
       </c>
-      <c r="K44" s="14" t="n">
+      <c r="L44" s="14" t="n">
         <v>43.12</v>
       </c>
-      <c r="L44" s="14" t="n">
+      <c r="M44" s="14" t="n">
+        <v>31.89</v>
+      </c>
+      <c r="N44" s="14" t="n">
         <v>32.23</v>
       </c>
-      <c r="M44" s="14" t="n">
+      <c r="O44" s="14" t="n">
         <v>33.31</v>
       </c>
-      <c r="N44" s="14" t="n">
+      <c r="P44" s="14" t="n">
         <v>38.02</v>
       </c>
-      <c r="O44" s="14" t="n">
+      <c r="Q44" s="14" t="n">
         <v>44.11</v>
       </c>
-      <c r="P44" s="14" t="n">
+      <c r="R44" s="14" t="n">
         <v>34.83</v>
       </c>
-      <c r="Q44" s="14" t="n">
+      <c r="S44" s="14" t="n">
         <v>31.5</v>
       </c>
-      <c r="R44" s="14" t="n">
+      <c r="T44" s="14" t="n">
         <v>32.47</v>
       </c>
-      <c r="S44" s="14" t="n">
+      <c r="U44" s="14" t="n">
         <v>33.3</v>
       </c>
-      <c r="T44" s="14" t="n">
+      <c r="V44" s="14" t="n">
         <v>34.86</v>
       </c>
-      <c r="U44" s="14" t="n">
+      <c r="W44" s="14" t="n">
         <v>34.78</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">            Solo extranjero</t>
         </is>
       </c>
       <c r="B45" s="14" t="n">
+        <v>6.4</v>
+      </c>
+      <c r="C45" s="14" t="n">
         <v>6.1</v>
       </c>
-      <c r="C45" s="14" t="n">
+      <c r="D45" s="14" t="n">
         <v>5.64</v>
       </c>
-      <c r="D45" s="14" t="n">
+      <c r="E45" s="14" t="n">
         <v>4.3</v>
       </c>
-      <c r="E45" s="14" t="n">
+      <c r="F45" s="14" t="n">
         <v>2.13</v>
       </c>
-      <c r="F45" s="14" t="n">
+      <c r="G45" s="14" t="n">
         <v>3.99</v>
       </c>
-      <c r="G45" s="14" t="n">
+      <c r="H45" s="14" t="n">
         <v>5.46</v>
       </c>
-      <c r="H45" s="14" t="n">
+      <c r="I45" s="14" t="n">
         <v>6.0</v>
       </c>
-      <c r="I45" s="14" t="n">
+      <c r="J45" s="14" t="n">
         <v>5.23</v>
       </c>
-      <c r="J45" s="14" t="n">
+      <c r="K45" s="14" t="n">
         <v>5.3</v>
       </c>
-      <c r="K45" s="14" t="n">
+      <c r="L45" s="14" t="n">
         <v>5.47</v>
       </c>
-      <c r="L45" s="14" t="n">
+      <c r="M45" s="14" t="n">
+        <v>4.84</v>
+      </c>
+      <c r="N45" s="14" t="n">
         <v>4.66</v>
       </c>
-      <c r="M45" s="14" t="n">
+      <c r="O45" s="14" t="n">
         <v>4.18</v>
       </c>
-      <c r="N45" s="14" t="n">
+      <c r="P45" s="14" t="n">
         <v>3.38</v>
       </c>
-      <c r="O45" s="14" t="n">
+      <c r="Q45" s="14" t="n">
         <v>1.98</v>
       </c>
-      <c r="P45" s="14" t="n">
+      <c r="R45" s="14" t="n">
         <v>3.17</v>
       </c>
-      <c r="Q45" s="14" t="n">
+      <c r="S45" s="14" t="n">
         <v>3.97</v>
       </c>
-      <c r="R45" s="14" t="n">
+      <c r="T45" s="14" t="n">
         <v>4.5</v>
       </c>
-      <c r="S45" s="14" t="n">
+      <c r="U45" s="14" t="n">
         <v>4.04</v>
       </c>
-      <c r="T45" s="14" t="n">
+      <c r="V45" s="14" t="n">
         <v>4.08</v>
       </c>
-      <c r="U45" s="14" t="n">
+      <c r="W45" s="14" t="n">
         <v>4.42</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">            España y extranjero</t>
         </is>
       </c>
       <c r="B46" s="14" t="n">
+        <v>22.29</v>
+      </c>
+      <c r="C46" s="14" t="n">
         <v>22.12</v>
       </c>
-      <c r="C46" s="14" t="n">
+      <c r="D46" s="14" t="n">
         <v>19.23</v>
       </c>
-      <c r="D46" s="14" t="n">
+      <c r="E46" s="14" t="n">
         <v>14.18</v>
       </c>
-      <c r="E46" s="14" t="n">
+      <c r="F46" s="14" t="n">
         <v>4.36</v>
       </c>
-      <c r="F46" s="14" t="n">
+      <c r="G46" s="14" t="n">
         <v>15.89</v>
       </c>
-      <c r="G46" s="14" t="n">
+      <c r="H46" s="14" t="n">
         <v>20.93</v>
       </c>
-      <c r="H46" s="14" t="n">
+      <c r="I46" s="14" t="n">
         <v>18.24</v>
       </c>
-      <c r="I46" s="14" t="n">
+      <c r="J46" s="14" t="n">
         <v>18.02</v>
       </c>
-      <c r="J46" s="14" t="n">
+      <c r="K46" s="14" t="n">
         <v>15.89</v>
       </c>
-      <c r="K46" s="14" t="n">
+      <c r="L46" s="14" t="n">
         <v>14.39</v>
       </c>
-      <c r="L46" s="14" t="n">
+      <c r="M46" s="14" t="n">
+        <v>16.87</v>
+      </c>
+      <c r="N46" s="14" t="n">
         <v>16.92</v>
       </c>
-      <c r="M46" s="14" t="n">
+      <c r="O46" s="14" t="n">
         <v>14.27</v>
       </c>
-      <c r="N46" s="14" t="n">
+      <c r="P46" s="14" t="n">
         <v>11.15</v>
       </c>
-      <c r="O46" s="14" t="n">
+      <c r="Q46" s="14" t="n">
         <v>4.07</v>
       </c>
-      <c r="P46" s="14" t="n">
+      <c r="R46" s="14" t="n">
         <v>12.62</v>
       </c>
-      <c r="Q46" s="14" t="n">
+      <c r="S46" s="14" t="n">
         <v>15.23</v>
       </c>
-      <c r="R46" s="14" t="n">
+      <c r="T46" s="14" t="n">
         <v>13.69</v>
       </c>
-      <c r="S46" s="14" t="n">
+      <c r="U46" s="14" t="n">
         <v>13.91</v>
       </c>
-      <c r="T46" s="14" t="n">
+      <c r="V46" s="14" t="n">
         <v>12.23</v>
       </c>
-      <c r="U46" s="14" t="n">
+      <c r="W46" s="14" t="n">
         <v>11.6</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        De 1 a 3 noches</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">            Total</t>
         </is>
       </c>
       <c r="B48" s="14" t="n">
+        <v>56.32</v>
+      </c>
+      <c r="C48" s="14" t="n">
         <v>56.12</v>
       </c>
-      <c r="C48" s="14" t="n">
+      <c r="D48" s="14" t="n">
         <v>55.67</v>
       </c>
-      <c r="D48" s="14" t="n">
+      <c r="E48" s="14" t="n">
         <v>53.15</v>
       </c>
-      <c r="E48" s="14" t="n">
+      <c r="F48" s="14" t="n">
         <v>36.75</v>
       </c>
-      <c r="F48" s="14" t="n">
+      <c r="G48" s="14" t="n">
         <v>48.15</v>
       </c>
-      <c r="G48" s="14" t="n">
+      <c r="H48" s="14" t="n">
         <v>53.28</v>
       </c>
-      <c r="H48" s="14" t="n">
+      <c r="I48" s="14" t="n">
         <v>49.17</v>
       </c>
-      <c r="I48" s="14" t="n">
+      <c r="J48" s="14" t="n">
         <v>51.61</v>
       </c>
-      <c r="J48" s="14" t="n">
+      <c r="K48" s="14" t="n">
         <v>47.25</v>
       </c>
-      <c r="K48" s="14" t="n">
+      <c r="L48" s="14" t="n">
         <v>45.21</v>
       </c>
-      <c r="L48" s="14" t="n">
+      <c r="M48" s="14" t="n">
+        <v>42.63</v>
+      </c>
+      <c r="N48" s="14" t="n">
         <v>42.91</v>
       </c>
-      <c r="M48" s="14" t="n">
+      <c r="O48" s="14" t="n">
         <v>41.3</v>
       </c>
-      <c r="N48" s="14" t="n">
+      <c r="P48" s="14" t="n">
         <v>41.78</v>
       </c>
-      <c r="O48" s="14" t="n">
+      <c r="Q48" s="14" t="n">
         <v>34.26</v>
       </c>
-      <c r="P48" s="14" t="n">
+      <c r="R48" s="14" t="n">
         <v>38.24</v>
       </c>
-      <c r="Q48" s="14" t="n">
+      <c r="S48" s="14" t="n">
         <v>38.77</v>
       </c>
-      <c r="R48" s="14" t="n">
+      <c r="T48" s="14" t="n">
         <v>36.92</v>
       </c>
-      <c r="S48" s="14" t="n">
+      <c r="U48" s="14" t="n">
         <v>39.84</v>
       </c>
-      <c r="T48" s="14" t="n">
+      <c r="V48" s="14" t="n">
         <v>36.36</v>
       </c>
-      <c r="U48" s="14" t="n">
+      <c r="W48" s="14" t="n">
         <v>36.47</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">            Solo España</t>
         </is>
       </c>
       <c r="B49" s="14" t="n">
+        <v>32.95</v>
+      </c>
+      <c r="C49" s="14" t="n">
         <v>32.97</v>
       </c>
-      <c r="C49" s="14" t="n">
+      <c r="D49" s="14" t="n">
         <v>35.32</v>
       </c>
-      <c r="D49" s="14" t="n">
+      <c r="E49" s="14" t="n">
         <v>38.12</v>
       </c>
-      <c r="E49" s="14" t="n">
+      <c r="F49" s="14" t="n">
         <v>32.23</v>
       </c>
-      <c r="F49" s="14" t="n">
+      <c r="G49" s="14" t="n">
         <v>32.34</v>
       </c>
-      <c r="G49" s="14" t="n">
+      <c r="H49" s="14" t="n">
         <v>31.81</v>
       </c>
-      <c r="H49" s="14" t="n">
+      <c r="I49" s="14" t="n">
         <v>30.78</v>
       </c>
-      <c r="I49" s="14" t="n">
+      <c r="J49" s="14" t="n">
         <v>33.21</v>
       </c>
-      <c r="J49" s="14" t="n">
+      <c r="K49" s="14" t="n">
         <v>32.04</v>
       </c>
-      <c r="K49" s="14" t="n">
+      <c r="L49" s="14" t="n">
         <v>30.92</v>
       </c>
-      <c r="L49" s="14" t="n">
+      <c r="M49" s="14" t="n">
+        <v>24.95</v>
+      </c>
+      <c r="N49" s="14" t="n">
         <v>25.21</v>
       </c>
-      <c r="M49" s="14" t="n">
+      <c r="O49" s="14" t="n">
         <v>26.21</v>
       </c>
-      <c r="N49" s="14" t="n">
+      <c r="P49" s="14" t="n">
         <v>29.96</v>
       </c>
-      <c r="O49" s="14" t="n">
+      <c r="Q49" s="14" t="n">
         <v>30.05</v>
       </c>
-      <c r="P49" s="14" t="n">
+      <c r="R49" s="14" t="n">
         <v>25.68</v>
       </c>
-      <c r="Q49" s="14" t="n">
+      <c r="S49" s="14" t="n">
         <v>23.15</v>
       </c>
-      <c r="R49" s="14" t="n">
+      <c r="T49" s="14" t="n">
         <v>23.11</v>
       </c>
-      <c r="S49" s="14" t="n">
+      <c r="U49" s="14" t="n">
         <v>25.63</v>
       </c>
-      <c r="T49" s="14" t="n">
+      <c r="V49" s="14" t="n">
         <v>24.65</v>
       </c>
-      <c r="U49" s="14" t="n">
+      <c r="W49" s="14" t="n">
         <v>24.94</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">            Solo extranjero</t>
         </is>
       </c>
       <c r="B50" s="14" t="n">
+        <v>2.92</v>
+      </c>
+      <c r="C50" s="14" t="n">
         <v>2.87</v>
       </c>
-      <c r="C50" s="14" t="n">
+      <c r="D50" s="14" t="n">
         <v>2.57</v>
       </c>
-      <c r="D50" s="14" t="n">
+      <c r="E50" s="14" t="n">
         <v>1.87</v>
       </c>
-      <c r="E50" s="13" t="inlineStr">
+      <c r="F50" s="13" t="inlineStr">
         <is>
           <t>..</t>
         </is>
       </c>
-      <c r="F50" s="14" t="n">
+      <c r="G50" s="14" t="n">
         <v>1.52</v>
       </c>
-      <c r="G50" s="14" t="n">
+      <c r="H50" s="14" t="n">
         <v>2.08</v>
       </c>
-      <c r="H50" s="14" t="n">
+      <c r="I50" s="14" t="n">
         <v>2.04</v>
       </c>
-      <c r="I50" s="14" t="n">
+      <c r="J50" s="14" t="n">
         <v>1.77</v>
       </c>
-      <c r="J50" s="14" t="n">
+      <c r="K50" s="14" t="n">
         <v>1.24</v>
       </c>
-      <c r="K50" s="14" t="n">
+      <c r="L50" s="14" t="n">
         <v>1.62</v>
       </c>
-      <c r="L50" s="14" t="n">
+      <c r="M50" s="14" t="n">
+        <v>2.21</v>
+      </c>
+      <c r="N50" s="14" t="n">
         <v>2.2</v>
       </c>
-      <c r="M50" s="14" t="n">
+      <c r="O50" s="14" t="n">
         <v>1.9</v>
       </c>
-      <c r="N50" s="14" t="n">
+      <c r="P50" s="14" t="n">
         <v>1.47</v>
       </c>
-      <c r="O50" s="13" t="inlineStr">
+      <c r="Q50" s="13" t="inlineStr">
         <is>
           <t>..</t>
         </is>
       </c>
-      <c r="P50" s="14" t="n">
+      <c r="R50" s="14" t="n">
         <v>1.21</v>
       </c>
-      <c r="Q50" s="14" t="n">
+      <c r="S50" s="14" t="n">
         <v>1.51</v>
       </c>
-      <c r="R50" s="14" t="n">
+      <c r="T50" s="14" t="n">
         <v>1.53</v>
       </c>
-      <c r="S50" s="14" t="n">
+      <c r="U50" s="14" t="n">
         <v>1.37</v>
       </c>
-      <c r="T50" s="14" t="n">
+      <c r="V50" s="14" t="n">
         <v>0.95</v>
       </c>
-      <c r="U50" s="14" t="n">
+      <c r="W50" s="14" t="n">
         <v>1.31</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">            España y extranjero</t>
         </is>
       </c>
       <c r="B51" s="14" t="n">
+        <v>20.44</v>
+      </c>
+      <c r="C51" s="14" t="n">
         <v>20.28</v>
       </c>
-      <c r="C51" s="14" t="n">
+      <c r="D51" s="14" t="n">
         <v>17.78</v>
       </c>
-      <c r="D51" s="14" t="n">
+      <c r="E51" s="14" t="n">
         <v>13.16</v>
       </c>
-      <c r="E51" s="14" t="n">
+      <c r="F51" s="14" t="n">
         <v>3.87</v>
       </c>
-      <c r="F51" s="14" t="n">
+      <c r="G51" s="14" t="n">
         <v>14.3</v>
       </c>
-      <c r="G51" s="14" t="n">
+      <c r="H51" s="14" t="n">
         <v>19.39</v>
       </c>
-      <c r="H51" s="14" t="n">
+      <c r="I51" s="14" t="n">
         <v>16.35</v>
       </c>
-      <c r="I51" s="14" t="n">
+      <c r="J51" s="14" t="n">
         <v>16.63</v>
       </c>
-      <c r="J51" s="14" t="n">
+      <c r="K51" s="14" t="n">
         <v>13.97</v>
       </c>
-      <c r="K51" s="14" t="n">
+      <c r="L51" s="14" t="n">
         <v>12.66</v>
       </c>
-      <c r="L51" s="14" t="n">
+      <c r="M51" s="14" t="n">
+        <v>15.47</v>
+      </c>
+      <c r="N51" s="14" t="n">
         <v>15.51</v>
       </c>
-      <c r="M51" s="14" t="n">
+      <c r="O51" s="14" t="n">
         <v>13.19</v>
       </c>
-      <c r="N51" s="14" t="n">
+      <c r="P51" s="14" t="n">
         <v>10.34</v>
       </c>
-      <c r="O51" s="14" t="n">
+      <c r="Q51" s="14" t="n">
         <v>3.61</v>
       </c>
-      <c r="P51" s="14" t="n">
+      <c r="R51" s="14" t="n">
         <v>11.35</v>
       </c>
-      <c r="Q51" s="14" t="n">
+      <c r="S51" s="14" t="n">
         <v>14.11</v>
       </c>
-      <c r="R51" s="14" t="n">
+      <c r="T51" s="14" t="n">
         <v>12.28</v>
       </c>
-      <c r="S51" s="14" t="n">
+      <c r="U51" s="14" t="n">
         <v>12.83</v>
       </c>
-      <c r="T51" s="14" t="n">
+      <c r="V51" s="14" t="n">
         <v>10.75</v>
       </c>
-      <c r="U51" s="14" t="n">
+      <c r="W51" s="14" t="n">
         <v>10.22</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">        De 4 o más noches</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">            Total</t>
         </is>
       </c>
       <c r="B53" s="14" t="n">
+        <v>55.55</v>
+      </c>
+      <c r="C53" s="14" t="n">
         <v>55.49</v>
       </c>
-      <c r="C53" s="14" t="n">
+      <c r="D53" s="14" t="n">
         <v>54.89</v>
       </c>
-      <c r="D53" s="14" t="n">
+      <c r="E53" s="14" t="n">
         <v>50.37</v>
       </c>
-      <c r="E53" s="14" t="n">
+      <c r="F53" s="14" t="n">
         <v>39.74</v>
       </c>
-      <c r="F53" s="14" t="n">
+      <c r="G53" s="14" t="n">
         <v>49.06</v>
       </c>
-      <c r="G53" s="14" t="n">
+      <c r="H53" s="14" t="n">
         <v>55.45</v>
       </c>
-      <c r="H53" s="14" t="n">
+      <c r="I53" s="14" t="n">
         <v>53.35</v>
       </c>
-      <c r="I53" s="14" t="n">
+      <c r="J53" s="14" t="n">
         <v>51.48</v>
       </c>
-      <c r="J53" s="14" t="n">
+      <c r="K53" s="14" t="n">
         <v>51.72</v>
       </c>
-      <c r="K53" s="14" t="n">
+      <c r="L53" s="14" t="n">
         <v>48.73</v>
       </c>
-      <c r="L53" s="14" t="n">
+      <c r="M53" s="14" t="n">
+        <v>42.05</v>
+      </c>
+      <c r="N53" s="14" t="n">
         <v>42.43</v>
       </c>
-      <c r="M53" s="14" t="n">
+      <c r="O53" s="14" t="n">
         <v>40.73</v>
       </c>
-      <c r="N53" s="14" t="n">
+      <c r="P53" s="14" t="n">
         <v>39.59</v>
       </c>
-      <c r="O53" s="14" t="n">
+      <c r="Q53" s="14" t="n">
         <v>37.05</v>
       </c>
-      <c r="P53" s="14" t="n">
+      <c r="R53" s="14" t="n">
         <v>38.96</v>
       </c>
-      <c r="Q53" s="14" t="n">
+      <c r="S53" s="14" t="n">
         <v>40.35</v>
       </c>
-      <c r="R53" s="14" t="n">
+      <c r="T53" s="14" t="n">
         <v>40.06</v>
       </c>
-      <c r="S53" s="14" t="n">
+      <c r="U53" s="14" t="n">
         <v>39.74</v>
       </c>
-      <c r="T53" s="14" t="n">
+      <c r="V53" s="14" t="n">
         <v>39.8</v>
       </c>
-      <c r="U53" s="14" t="n">
+      <c r="W53" s="14" t="n">
         <v>39.31</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">            Solo España</t>
         </is>
       </c>
       <c r="B54" s="14" t="n">
+        <v>29.17</v>
+      </c>
+      <c r="C54" s="14" t="n">
         <v>29.34</v>
       </c>
-      <c r="C54" s="14" t="n">
+      <c r="D54" s="14" t="n">
         <v>32.26</v>
       </c>
-      <c r="D54" s="14" t="n">
+      <c r="E54" s="14" t="n">
         <v>33.63</v>
       </c>
-      <c r="E54" s="14" t="n">
+      <c r="F54" s="14" t="n">
         <v>33.96</v>
       </c>
-      <c r="F54" s="14" t="n">
+      <c r="G54" s="14" t="n">
         <v>30.78</v>
       </c>
-      <c r="G54" s="14" t="n">
+      <c r="H54" s="14" t="n">
         <v>31.06</v>
       </c>
-      <c r="H54" s="14" t="n">
+      <c r="I54" s="14" t="n">
         <v>31.16</v>
       </c>
-      <c r="I54" s="14" t="n">
+      <c r="J54" s="14" t="n">
         <v>30.16</v>
       </c>
-      <c r="J54" s="14" t="n">
+      <c r="K54" s="14" t="n">
         <v>31.78</v>
       </c>
-      <c r="K54" s="14" t="n">
+      <c r="L54" s="14" t="n">
         <v>30.27</v>
       </c>
-      <c r="L54" s="14" t="n">
+      <c r="M54" s="14" t="n">
+        <v>22.08</v>
+      </c>
+      <c r="N54" s="14" t="n">
         <v>22.43</v>
       </c>
-      <c r="M54" s="14" t="n">
+      <c r="O54" s="14" t="n">
         <v>23.93</v>
       </c>
-      <c r="N54" s="14" t="n">
+      <c r="P54" s="14" t="n">
         <v>26.43</v>
       </c>
-      <c r="O54" s="14" t="n">
+      <c r="Q54" s="14" t="n">
         <v>31.67</v>
       </c>
-      <c r="P54" s="14" t="n">
+      <c r="R54" s="14" t="n">
         <v>24.45</v>
       </c>
-      <c r="Q54" s="14" t="n">
+      <c r="S54" s="14" t="n">
         <v>22.6</v>
       </c>
-      <c r="R54" s="14" t="n">
+      <c r="T54" s="14" t="n">
         <v>23.4</v>
       </c>
-      <c r="S54" s="14" t="n">
+      <c r="U54" s="14" t="n">
         <v>23.28</v>
       </c>
-      <c r="T54" s="14" t="n">
+      <c r="V54" s="14" t="n">
         <v>24.45</v>
       </c>
-      <c r="U54" s="14" t="n">
+      <c r="W54" s="14" t="n">
         <v>24.41</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">            Solo extranjero</t>
         </is>
       </c>
       <c r="B55" s="14" t="n">
+        <v>5.45</v>
+      </c>
+      <c r="C55" s="14" t="n">
         <v>5.2</v>
       </c>
-      <c r="C55" s="14" t="n">
+      <c r="D55" s="14" t="n">
         <v>4.57</v>
       </c>
-      <c r="D55" s="14" t="n">
+      <c r="E55" s="14" t="n">
         <v>3.61</v>
       </c>
-      <c r="E55" s="14" t="n">
+      <c r="F55" s="14" t="n">
         <v>1.76</v>
       </c>
-      <c r="F55" s="14" t="n">
+      <c r="G55" s="14" t="n">
         <v>3.11</v>
       </c>
-      <c r="G55" s="14" t="n">
+      <c r="H55" s="14" t="n">
         <v>4.49</v>
       </c>
-      <c r="H55" s="14" t="n">
+      <c r="I55" s="14" t="n">
         <v>4.92</v>
       </c>
-      <c r="I55" s="14" t="n">
+      <c r="J55" s="14" t="n">
         <v>4.41</v>
       </c>
-      <c r="J55" s="14" t="n">
+      <c r="K55" s="14" t="n">
         <v>4.63</v>
       </c>
-      <c r="K55" s="14" t="n">
+      <c r="L55" s="14" t="n">
         <v>4.79</v>
       </c>
-      <c r="L55" s="14" t="n">
+      <c r="M55" s="14" t="n">
+        <v>4.13</v>
+      </c>
+      <c r="N55" s="14" t="n">
         <v>3.98</v>
       </c>
-      <c r="M55" s="14" t="n">
+      <c r="O55" s="14" t="n">
         <v>3.39</v>
       </c>
-      <c r="N55" s="14" t="n">
+      <c r="P55" s="14" t="n">
         <v>2.84</v>
       </c>
-      <c r="O55" s="14" t="n">
+      <c r="Q55" s="14" t="n">
         <v>1.64</v>
       </c>
-      <c r="P55" s="14" t="n">
+      <c r="R55" s="14" t="n">
         <v>2.47</v>
       </c>
-      <c r="Q55" s="14" t="n">
+      <c r="S55" s="14" t="n">
         <v>3.27</v>
       </c>
-      <c r="R55" s="14" t="n">
+      <c r="T55" s="14" t="n">
         <v>3.69</v>
       </c>
-      <c r="S55" s="14" t="n">
+      <c r="U55" s="14" t="n">
         <v>3.41</v>
       </c>
-      <c r="T55" s="14" t="n">
+      <c r="V55" s="14" t="n">
         <v>3.56</v>
       </c>
-      <c r="U55" s="14" t="n">
+      <c r="W55" s="14" t="n">
         <v>3.86</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">            España y extranjero</t>
         </is>
       </c>
       <c r="B56" s="14" t="n">
+        <v>20.92</v>
+      </c>
+      <c r="C56" s="14" t="n">
         <v>20.95</v>
       </c>
-      <c r="C56" s="14" t="n">
+      <c r="D56" s="14" t="n">
         <v>18.06</v>
       </c>
-      <c r="D56" s="14" t="n">
+      <c r="E56" s="14" t="n">
         <v>13.13</v>
       </c>
-      <c r="E56" s="14" t="n">
+      <c r="F56" s="14" t="n">
         <v>4.01</v>
       </c>
-      <c r="F56" s="14" t="n">
+      <c r="G56" s="14" t="n">
         <v>15.16</v>
       </c>
-      <c r="G56" s="14" t="n">
+      <c r="H56" s="14" t="n">
         <v>19.9</v>
       </c>
-      <c r="H56" s="14" t="n">
+      <c r="I56" s="14" t="n">
         <v>17.27</v>
       </c>
-      <c r="I56" s="14" t="n">
+      <c r="J56" s="14" t="n">
         <v>16.91</v>
       </c>
-      <c r="J56" s="14" t="n">
+      <c r="K56" s="14" t="n">
         <v>15.31</v>
       </c>
-      <c r="K56" s="14" t="n">
+      <c r="L56" s="14" t="n">
         <v>13.67</v>
       </c>
-      <c r="L56" s="14" t="n">
+      <c r="M56" s="14" t="n">
+        <v>15.84</v>
+      </c>
+      <c r="N56" s="14" t="n">
         <v>16.02</v>
       </c>
-      <c r="M56" s="14" t="n">
+      <c r="O56" s="14" t="n">
         <v>13.4</v>
       </c>
-      <c r="N56" s="14" t="n">
+      <c r="P56" s="14" t="n">
         <v>10.32</v>
       </c>
-      <c r="O56" s="14" t="n">
+      <c r="Q56" s="14" t="n">
         <v>3.74</v>
       </c>
-      <c r="P56" s="14" t="n">
+      <c r="R56" s="14" t="n">
         <v>12.04</v>
       </c>
-      <c r="Q56" s="14" t="n">
+      <c r="S56" s="14" t="n">
         <v>14.48</v>
       </c>
-      <c r="R56" s="14" t="n">
+      <c r="T56" s="14" t="n">
         <v>12.97</v>
       </c>
-      <c r="S56" s="14" t="n">
+      <c r="U56" s="14" t="n">
         <v>13.05</v>
       </c>
-      <c r="T56" s="14" t="n">
+      <c r="V56" s="14" t="n">
         <v>11.78</v>
       </c>
-      <c r="U56" s="14" t="n">
+      <c r="W56" s="14" t="n">
         <v>11.03</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="inlineStr">
         <is>
           <t>Notas:</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Viajes de la población residente de 15 y más años</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="inlineStr">
         <is>
           <t xml:space="preserve">Fuente: </t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
-    <mergeCell ref="B7:K7"/>
-[...3 lines deleted...]
-    <mergeCell ref="A41:U41"/>
+    <mergeCell ref="B7:L7"/>
+    <mergeCell ref="M7:W7"/>
+    <mergeCell ref="A9:W9"/>
+    <mergeCell ref="A25:W25"/>
+    <mergeCell ref="A41:W41"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>