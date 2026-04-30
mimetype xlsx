--- v1 (2026-03-15)
+++ v2 (2026-04-30)
@@ -1550,51 +1550,51 @@
     </row>
     <row r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
           <t>Notas:</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Los indicadores de datos de alto valor asociados a la EPA se calculan para la población a partir de 16 años porque los de 15 años quedan fuera del mercado laboral</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="inlineStr">
         <is>
           <t xml:space="preserve">Fuente: </t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t/>
+          <t>Instituto Nacional de Estadística</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="G7:K7"/>
     <mergeCell ref="L7:P7"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 