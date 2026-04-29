--- v1 (2026-03-15)
+++ v2 (2026-04-29)
@@ -341,51 +341,51 @@
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
       <c r="K3" s="11"/>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Porcentaje de personas de entre 16 y 74 años que no buscan trabajo pero están disponibles  por sexo y grupo de edad</t>
         </is>
       </c>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>Units: %</t>
+          <t>Unidades: %</t>
         </is>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
     </row>
     <row r="6">
       <c r="A6" s="11" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B6" s="11"/>
       <c r="C6" s="11"/>
       <c r="D6" s="11"/>
       <c r="E6" s="11"/>
       <c r="F6" s="11"/>
       <c r="G6" s="11"/>
@@ -647,79 +647,79 @@
       <c r="J11" s="14" t="n">
         <v>2.6</v>
       </c>
       <c r="K11" s="14" t="n">
         <v>2.9</v>
       </c>
       <c r="L11" s="14" t="n">
         <v>1.1</v>
       </c>
       <c r="M11" s="14" t="n">
         <v>1.2</v>
       </c>
       <c r="N11" s="14" t="n">
         <v>1.2</v>
       </c>
       <c r="O11" s="14" t="n">
         <v>1.4</v>
       </c>
       <c r="P11" s="14" t="n">
         <v>1.6</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Notes:</t>
+          <t>Notas:</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Los porcentajes están calculados respecto al total de población analizado.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Los indicadores de datos de alto valor asociados a la EPA se calculan para la población a partir de 16 años porque los de 15 años quedan fuera del mercado laboral</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Source: </t>
+          <t xml:space="preserve">Fuente: </t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>National Statistics Institute</t>
+          <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="G7:K7"/>
     <mergeCell ref="L7:P7"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 