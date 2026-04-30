--- v1 (2026-03-15)
+++ v2 (2026-04-30)
@@ -1690,51 +1690,51 @@
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>&lt;ul&gt;&lt;li&gt;- En riesgo de pobreza (60% mediana de los ingresos por unidad de consumo).&lt;/li&gt;&lt;li&gt;- En carencia material y social severa (con carencia en al menos 7 conceptos de una lista de 13).&lt;/li&gt;&lt;li&gt;- En hogares sin empleo o con baja intensidad en el empleo (hogares en los que sus miembros en edad de trabajar lo hicieron menos del 20% del total de su potencial de trabajo durante el año de referencia).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Nivel de formación alcanzado: &lt;ul&gt;&lt;li&gt;Educación primaria o inferior: Incluye analfabetos&lt;/li&gt;&lt;li&gt;Educación secundaria primera etapa: Incluye formación e inserción laboral equivalente&lt;/li&gt;&lt;li&gt;Educación secundaria segunda etapa: Incluye formación e inserción laboral equivalente (incluida la que precisa título de secundaria segunda etapa)&lt;/li&gt;&lt;li&gt;Educación superior: Incluye formación e inserción laboral equivalente&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
           <t xml:space="preserve">Fuente: </t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t/>
+          <t>Instituto Nacional de Estadística</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:Y7"/>
     <mergeCell ref="Z7:AK7"/>
     <mergeCell ref="AL7:AW7"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>