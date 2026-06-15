--- v2 (2026-04-30)
+++ v3 (2026-06-15)
@@ -1655,86 +1655,89 @@
       <c r="AT14" s="13" t="inlineStr">
         <is>
           <t>..</t>
         </is>
       </c>
       <c r="AU14" s="14" t="n">
         <v>6.3</v>
       </c>
       <c r="AV14" s="14" t="n">
         <v>5.3</v>
       </c>
       <c r="AW14" s="14" t="n">
         <v>20.2</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>Notas:</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>En la Encuesta de Condiciones de Vida, los ingresos que se utilizan en el cálculo de variables como rentas y tasa de riesgo de pobreza corresponden siempre al año anterior.</t>
+          <t>In the Living Conditions Survey, the information used in the calculation of variables such as income and the poverty risk rate always relates to the previous year.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>La población en riesgo de pobreza o exclusión social es aquella que está en alguna de estas situaciones:</t>
+          <t>Those at risk of poverty or social exclusion are people who are in one of these situations:</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>&lt;ul&gt;&lt;li&gt;- En riesgo de pobreza (60% mediana de los ingresos por unidad de consumo).&lt;/li&gt;&lt;li&gt;- En carencia material y social severa (con carencia en al menos 7 conceptos de una lista de 13).&lt;/li&gt;&lt;li&gt;- En hogares sin empleo o con baja intensidad en el empleo (hogares en los que sus miembros en edad de trabajar lo hicieron menos del 20% del total de su potencial de trabajo durante el año de referencia).&lt;/li&gt;&lt;/ul&gt;</t>
+          <t xml:space="preserve">
+&lt;ul&gt;&lt;li&gt;- Poverty risk (60% of the median income per consumption unit).&lt;/li&gt;
+&lt;li&gt;- Severe social and material deprivation (with deprivation in at least 7 concepts from a list of 13).&lt;/li&gt;
+&lt;li&gt;- In households with no employment or with low employment activity intensity (households in which their members of workable age did less than 20% of the total of their work potential during the reference year).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Nivel de formación alcanzado: &lt;ul&gt;&lt;li&gt;Educación primaria o inferior: Incluye analfabetos&lt;/li&gt;&lt;li&gt;Educación secundaria primera etapa: Incluye formación e inserción laboral equivalente&lt;/li&gt;&lt;li&gt;Educación secundaria segunda etapa: Incluye formación e inserción laboral equivalente (incluida la que precisa título de secundaria segunda etapa)&lt;/li&gt;&lt;li&gt;Educación superior: Incluye formación e inserción laboral equivalente&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
           <t xml:space="preserve">Fuente: </t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Instituto Nacional de Estadística</t>
+          <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:Y7"/>
     <mergeCell ref="Z7:AK7"/>
     <mergeCell ref="AL7:AW7"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>