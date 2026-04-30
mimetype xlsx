--- v1 (2026-03-15)
+++ v2 (2026-04-30)
@@ -1557,51 +1557,51 @@
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>La población en riesgo de pobreza o exclusión social es aquella que está en alguna de estas situaciones:</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>&lt;ul&gt;&lt;li&gt;- En riesgo de pobreza (60% mediana de los ingresos por unidad de consumo).&lt;/li&gt;&lt;li&gt;- En carencia material y social severa (con carencia en al menos 7 conceptos de una lista de 13).&lt;/li&gt;&lt;li&gt;- En hogares sin empleo o con baja intensidad en el empleo (hogares en los que sus miembros en edad de trabajar lo hicieron menos del 20% del total de su potencial de trabajo durante el año de referencia).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <t xml:space="preserve">Fuente: </t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t/>
+          <t>Instituto Nacional de Estadística</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:Y7"/>
     <mergeCell ref="Z7:AK7"/>
     <mergeCell ref="AL7:AW7"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>