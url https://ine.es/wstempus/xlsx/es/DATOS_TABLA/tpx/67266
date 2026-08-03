--- v2 (2026-03-15)
+++ v3 (2026-08-03)
@@ -246,51 +246,51 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="0" applyFill="true" applyFont="true" applyBorder="true" applyAlignment="true">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="0" applyFill="true" applyFont="true" applyBorder="true" applyAlignment="true">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="8" xfId="0" applyFill="true" applyBorder="true"/>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="8" xfId="0" applyFill="true" applyBorder="true" applyFont="true"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyFill="true" applyBorder="true"/>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="8" xfId="0" applyFill="true" applyFont="true" applyBorder="true" applyAlignment="true">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="8" borderId="8" xfId="0" applyFill="true" applyFont="true" applyBorder="true" applyAlignment="true" applyNumberFormat="true">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:R158"/>
+  <dimension ref="A1:R170"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="39.0625" customWidth="true"/>
     <col min="2" max="2" width="19.53125" customWidth="true"/>
     <col min="3" max="3" width="19.53125" customWidth="true"/>
     <col min="4" max="4" width="19.53125" customWidth="true"/>
     <col min="5" max="5" width="19.53125" customWidth="true"/>
     <col min="6" max="6" width="19.53125" customWidth="true"/>
     <col min="7" max="7" width="19.53125" customWidth="true"/>
     <col min="8" max="8" width="19.53125" customWidth="true"/>
     <col min="9" max="9" width="19.53125" customWidth="true"/>
     <col min="10" max="10" width="19.53125" customWidth="true"/>
     <col min="11" max="11" width="19.53125" customWidth="true"/>
     <col min="12" max="12" width="19.53125" customWidth="true"/>
     <col min="13" max="13" width="19.53125" customWidth="true"/>
     <col min="14" max="14" width="19.53125" customWidth="true"/>
     <col min="15" max="15" width="19.53125" customWidth="true"/>
     <col min="16" max="16" width="19.53125" customWidth="true"/>
     <col min="17" max="17" width="19.53125" customWidth="true"/>
     <col min="18" max="18" width="19.53125" customWidth="true"/>
   </cols>
   <sheetData>
@@ -8458,98 +8458,730 @@
       <c r="K150" s="14" t="n">
         <v>570327.3</v>
       </c>
       <c r="L150" s="14" t="n">
         <v>552009.2</v>
       </c>
       <c r="M150" s="14" t="n">
         <v>549497.7</v>
       </c>
       <c r="N150" s="14" t="n">
         <v>565522.8</v>
       </c>
       <c r="O150" s="14" t="n">
         <v>588319.0</v>
       </c>
       <c r="P150" s="14" t="n">
         <v>609022.4</v>
       </c>
       <c r="Q150" s="14" t="n">
         <v>615138.9</v>
       </c>
       <c r="R150" s="14" t="n">
         <v>646201.6</v>
       </c>
     </row>
+    <row r="151">
+      <c r="A151" s="6" t="inlineStr">
+        <is>
+          <t>CO2 Bio  Dióxido de carbono procedente de la biomasa (miles de toneladas)</t>
+        </is>
+      </c>
+      <c r="B151" s="6"/>
+      <c r="C151" s="6"/>
+      <c r="D151" s="6"/>
+      <c r="E151" s="6"/>
+      <c r="F151" s="6"/>
+      <c r="G151" s="6"/>
+      <c r="H151" s="6"/>
+      <c r="I151" s="6"/>
+      <c r="J151" s="6"/>
+      <c r="K151" s="6"/>
+      <c r="L151" s="6"/>
+      <c r="M151" s="6"/>
+      <c r="N151" s="6"/>
+      <c r="O151" s="6"/>
+      <c r="P151" s="6"/>
+      <c r="Q151" s="6"/>
+      <c r="R151" s="6"/>
+    </row>
+    <row r="152">
+      <c r="A152" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">    01-03: Agricultura, ganadería, selvicultura y pesca</t>
+        </is>
+      </c>
+      <c r="B152" s="13" t="inlineStr">
+        <is>
+          <t>..</t>
+        </is>
+      </c>
+      <c r="C152" s="14" t="n">
+        <v>396.9</v>
+      </c>
+      <c r="D152" s="14" t="n">
+        <v>381.0</v>
+      </c>
+      <c r="E152" s="14" t="n">
+        <v>384.9</v>
+      </c>
+      <c r="F152" s="14" t="n">
+        <v>383.3</v>
+      </c>
+      <c r="G152" s="14" t="n">
+        <v>381.0</v>
+      </c>
+      <c r="H152" s="14" t="n">
+        <v>381.6</v>
+      </c>
+      <c r="I152" s="14" t="n">
+        <v>355.9</v>
+      </c>
+      <c r="J152" s="14" t="n">
+        <v>351.2</v>
+      </c>
+      <c r="K152" s="14" t="n">
+        <v>355.6</v>
+      </c>
+      <c r="L152" s="14" t="n">
+        <v>356.1</v>
+      </c>
+      <c r="M152" s="14" t="n">
+        <v>359.8</v>
+      </c>
+      <c r="N152" s="14" t="n">
+        <v>368.7</v>
+      </c>
+      <c r="O152" s="14" t="n">
+        <v>348.6</v>
+      </c>
+      <c r="P152" s="14" t="n">
+        <v>325.6</v>
+      </c>
+      <c r="Q152" s="14" t="n">
+        <v>294.6</v>
+      </c>
+      <c r="R152" s="14" t="n">
+        <v>156.0</v>
+      </c>
+    </row>
     <row r="153">
-      <c r="A153" s="5" t="inlineStr">
+      <c r="A153" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">    05-09: Industrias extractivas</t>
+        </is>
+      </c>
+      <c r="B153" s="13" t="inlineStr">
+        <is>
+          <t>..</t>
+        </is>
+      </c>
+      <c r="C153" s="14" t="n">
+        <v>180.5</v>
+      </c>
+      <c r="D153" s="14" t="n">
+        <v>146.6</v>
+      </c>
+      <c r="E153" s="14" t="n">
+        <v>147.2</v>
+      </c>
+      <c r="F153" s="14" t="n">
+        <v>160.4</v>
+      </c>
+      <c r="G153" s="14" t="n">
+        <v>146.3</v>
+      </c>
+      <c r="H153" s="14" t="n">
+        <v>486.5</v>
+      </c>
+      <c r="I153" s="14" t="n">
+        <v>590.0</v>
+      </c>
+      <c r="J153" s="14" t="n">
+        <v>589.6</v>
+      </c>
+      <c r="K153" s="14" t="n">
+        <v>632.6</v>
+      </c>
+      <c r="L153" s="14" t="n">
+        <v>989.6</v>
+      </c>
+      <c r="M153" s="14" t="n">
+        <v>1220.3</v>
+      </c>
+      <c r="N153" s="14" t="n">
+        <v>1423.0</v>
+      </c>
+      <c r="O153" s="14" t="n">
+        <v>1299.2</v>
+      </c>
+      <c r="P153" s="14" t="n">
+        <v>1134.6</v>
+      </c>
+      <c r="Q153" s="14" t="n">
+        <v>1145.9</v>
+      </c>
+      <c r="R153" s="14" t="n">
+        <v>281.8</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">    10-33: Industria manufacturera</t>
+        </is>
+      </c>
+      <c r="B154" s="13" t="inlineStr">
+        <is>
+          <t>..</t>
+        </is>
+      </c>
+      <c r="C154" s="14" t="n">
+        <v>10819.9</v>
+      </c>
+      <c r="D154" s="14" t="n">
+        <v>9117.6</v>
+      </c>
+      <c r="E154" s="14" t="n">
+        <v>8993.7</v>
+      </c>
+      <c r="F154" s="14" t="n">
+        <v>8810.6</v>
+      </c>
+      <c r="G154" s="14" t="n">
+        <v>9546.1</v>
+      </c>
+      <c r="H154" s="14" t="n">
+        <v>8837.3</v>
+      </c>
+      <c r="I154" s="14" t="n">
+        <v>8914.0</v>
+      </c>
+      <c r="J154" s="14" t="n">
+        <v>8684.2</v>
+      </c>
+      <c r="K154" s="14" t="n">
+        <v>7104.3</v>
+      </c>
+      <c r="L154" s="14" t="n">
+        <v>6236.3</v>
+      </c>
+      <c r="M154" s="14" t="n">
+        <v>6466.1</v>
+      </c>
+      <c r="N154" s="14" t="n">
+        <v>7868.1</v>
+      </c>
+      <c r="O154" s="14" t="n">
+        <v>7460.4</v>
+      </c>
+      <c r="P154" s="14" t="n">
+        <v>6682.2</v>
+      </c>
+      <c r="Q154" s="14" t="n">
+        <v>7011.7</v>
+      </c>
+      <c r="R154" s="14" t="n">
+        <v>7795.8</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">    35: Suministro de energía eléctrica, gas, vapor y aire acondicionado</t>
+        </is>
+      </c>
+      <c r="B155" s="13" t="inlineStr">
+        <is>
+          <t>..</t>
+        </is>
+      </c>
+      <c r="C155" s="14" t="n">
+        <v>5304.1</v>
+      </c>
+      <c r="D155" s="14" t="n">
+        <v>6487.8</v>
+      </c>
+      <c r="E155" s="14" t="n">
+        <v>6415.4</v>
+      </c>
+      <c r="F155" s="14" t="n">
+        <v>5681.3</v>
+      </c>
+      <c r="G155" s="14" t="n">
+        <v>4781.7</v>
+      </c>
+      <c r="H155" s="14" t="n">
+        <v>4651.3</v>
+      </c>
+      <c r="I155" s="14" t="n">
+        <v>4675.8</v>
+      </c>
+      <c r="J155" s="14" t="n">
+        <v>4152.9</v>
+      </c>
+      <c r="K155" s="14" t="n">
+        <v>3964.1</v>
+      </c>
+      <c r="L155" s="14" t="n">
+        <v>4369.8</v>
+      </c>
+      <c r="M155" s="14" t="n">
+        <v>4326.5</v>
+      </c>
+      <c r="N155" s="14" t="n">
+        <v>1538.7</v>
+      </c>
+      <c r="O155" s="14" t="n">
+        <v>1465.7</v>
+      </c>
+      <c r="P155" s="14" t="n">
+        <v>1230.6</v>
+      </c>
+      <c r="Q155" s="14" t="n">
+        <v>656.2</v>
+      </c>
+      <c r="R155" s="14" t="n">
+        <v>959.9</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">    36-39: Suministro de agua, actividades de saneamiento, gestión de residuos y descontaminación</t>
+        </is>
+      </c>
+      <c r="B156" s="13" t="inlineStr">
+        <is>
+          <t>..</t>
+        </is>
+      </c>
+      <c r="C156" s="14" t="n">
+        <v>97.2</v>
+      </c>
+      <c r="D156" s="14" t="n">
+        <v>84.1</v>
+      </c>
+      <c r="E156" s="14" t="n">
+        <v>90.0</v>
+      </c>
+      <c r="F156" s="14" t="n">
+        <v>83.1</v>
+      </c>
+      <c r="G156" s="14" t="n">
+        <v>75.3</v>
+      </c>
+      <c r="H156" s="14" t="n">
+        <v>69.9</v>
+      </c>
+      <c r="I156" s="14" t="n">
+        <v>67.8</v>
+      </c>
+      <c r="J156" s="14" t="n">
+        <v>64.0</v>
+      </c>
+      <c r="K156" s="14" t="n">
+        <v>45.1</v>
+      </c>
+      <c r="L156" s="14" t="n">
+        <v>51.2</v>
+      </c>
+      <c r="M156" s="14" t="n">
+        <v>51.4</v>
+      </c>
+      <c r="N156" s="14" t="n">
+        <v>70.3</v>
+      </c>
+      <c r="O156" s="14" t="n">
+        <v>59.7</v>
+      </c>
+      <c r="P156" s="14" t="n">
+        <v>53.3</v>
+      </c>
+      <c r="Q156" s="14" t="n">
+        <v>68.5</v>
+      </c>
+      <c r="R156" s="14" t="n">
+        <v>47.7</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">    41-43: Construcción</t>
+        </is>
+      </c>
+      <c r="B157" s="13" t="inlineStr">
+        <is>
+          <t>..</t>
+        </is>
+      </c>
+      <c r="C157" s="14" t="n">
+        <v>632.0</v>
+      </c>
+      <c r="D157" s="14" t="n">
+        <v>496.5</v>
+      </c>
+      <c r="E157" s="14" t="n">
+        <v>519.6</v>
+      </c>
+      <c r="F157" s="14" t="n">
+        <v>444.0</v>
+      </c>
+      <c r="G157" s="14" t="n">
+        <v>643.6</v>
+      </c>
+      <c r="H157" s="14" t="n">
+        <v>565.3</v>
+      </c>
+      <c r="I157" s="14" t="n">
+        <v>511.8</v>
+      </c>
+      <c r="J157" s="14" t="n">
+        <v>508.9</v>
+      </c>
+      <c r="K157" s="14" t="n">
+        <v>389.7</v>
+      </c>
+      <c r="L157" s="14" t="n">
+        <v>572.8</v>
+      </c>
+      <c r="M157" s="14" t="n">
+        <v>569.4</v>
+      </c>
+      <c r="N157" s="14" t="n">
+        <v>810.5</v>
+      </c>
+      <c r="O157" s="14" t="n">
+        <v>726.5</v>
+      </c>
+      <c r="P157" s="14" t="n">
+        <v>703.1</v>
+      </c>
+      <c r="Q157" s="14" t="n">
+        <v>771.0</v>
+      </c>
+      <c r="R157" s="14" t="n">
+        <v>785.0</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">    45-47, 55-99: Otros servicios</t>
+        </is>
+      </c>
+      <c r="B158" s="13" t="inlineStr">
+        <is>
+          <t>..</t>
+        </is>
+      </c>
+      <c r="C158" s="14" t="n">
+        <v>1182.2</v>
+      </c>
+      <c r="D158" s="14" t="n">
+        <v>1002.9</v>
+      </c>
+      <c r="E158" s="14" t="n">
+        <v>1088.6</v>
+      </c>
+      <c r="F158" s="14" t="n">
+        <v>986.0</v>
+      </c>
+      <c r="G158" s="14" t="n">
+        <v>1029.3</v>
+      </c>
+      <c r="H158" s="14" t="n">
+        <v>998.8</v>
+      </c>
+      <c r="I158" s="14" t="n">
+        <v>907.2</v>
+      </c>
+      <c r="J158" s="14" t="n">
+        <v>814.7</v>
+      </c>
+      <c r="K158" s="14" t="n">
+        <v>609.6</v>
+      </c>
+      <c r="L158" s="14" t="n">
+        <v>654.9</v>
+      </c>
+      <c r="M158" s="14" t="n">
+        <v>635.3</v>
+      </c>
+      <c r="N158" s="14" t="n">
+        <v>977.5</v>
+      </c>
+      <c r="O158" s="14" t="n">
+        <v>805.8</v>
+      </c>
+      <c r="P158" s="14" t="n">
+        <v>708.8</v>
+      </c>
+      <c r="Q158" s="14" t="n">
+        <v>811.3</v>
+      </c>
+      <c r="R158" s="14" t="n">
+        <v>547.3</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">    49-53: Transporte y almacenamiento</t>
+        </is>
+      </c>
+      <c r="B159" s="13" t="inlineStr">
+        <is>
+          <t>..</t>
+        </is>
+      </c>
+      <c r="C159" s="14" t="n">
+        <v>1722.2</v>
+      </c>
+      <c r="D159" s="14" t="n">
+        <v>1233.4</v>
+      </c>
+      <c r="E159" s="14" t="n">
+        <v>1424.6</v>
+      </c>
+      <c r="F159" s="14" t="n">
+        <v>1405.4</v>
+      </c>
+      <c r="G159" s="14" t="n">
+        <v>1378.4</v>
+      </c>
+      <c r="H159" s="14" t="n">
+        <v>1349.3</v>
+      </c>
+      <c r="I159" s="14" t="n">
+        <v>1065.4</v>
+      </c>
+      <c r="J159" s="14" t="n">
+        <v>891.2</v>
+      </c>
+      <c r="K159" s="14" t="n">
+        <v>733.6</v>
+      </c>
+      <c r="L159" s="14" t="n">
+        <v>718.1</v>
+      </c>
+      <c r="M159" s="14" t="n">
+        <v>661.1</v>
+      </c>
+      <c r="N159" s="14" t="n">
+        <v>1767.0</v>
+      </c>
+      <c r="O159" s="14" t="n">
+        <v>1315.4</v>
+      </c>
+      <c r="P159" s="14" t="n">
+        <v>1067.6</v>
+      </c>
+      <c r="Q159" s="14" t="n">
+        <v>838.3</v>
+      </c>
+      <c r="R159" s="14" t="n">
+        <v>504.2</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">    h: Hogares</t>
+        </is>
+      </c>
+      <c r="B160" s="13" t="inlineStr">
+        <is>
+          <t>..</t>
+        </is>
+      </c>
+      <c r="C160" s="14" t="n">
+        <v>11453.6</v>
+      </c>
+      <c r="D160" s="14" t="n">
+        <v>10469.0</v>
+      </c>
+      <c r="E160" s="14" t="n">
+        <v>10825.5</v>
+      </c>
+      <c r="F160" s="14" t="n">
+        <v>10854.9</v>
+      </c>
+      <c r="G160" s="14" t="n">
+        <v>11130.8</v>
+      </c>
+      <c r="H160" s="14" t="n">
+        <v>11275.4</v>
+      </c>
+      <c r="I160" s="14" t="n">
+        <v>10635.1</v>
+      </c>
+      <c r="J160" s="14" t="n">
+        <v>10408.5</v>
+      </c>
+      <c r="K160" s="14" t="n">
+        <v>13539.5</v>
+      </c>
+      <c r="L160" s="14" t="n">
+        <v>13664.2</v>
+      </c>
+      <c r="M160" s="14" t="n">
+        <v>13400.0</v>
+      </c>
+      <c r="N160" s="14" t="n">
+        <v>15564.0</v>
+      </c>
+      <c r="O160" s="14" t="n">
+        <v>14543.9</v>
+      </c>
+      <c r="P160" s="14" t="n">
+        <v>14106.1</v>
+      </c>
+      <c r="Q160" s="14" t="n">
+        <v>13300.7</v>
+      </c>
+      <c r="R160" s="14" t="n">
+        <v>10651.9</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">    TOTAL SUSTANCIA CONTAMINANTE</t>
+        </is>
+      </c>
+      <c r="B161" s="13" t="inlineStr">
+        <is>
+          <t>..</t>
+        </is>
+      </c>
+      <c r="C161" s="14" t="n">
+        <v>31788.6</v>
+      </c>
+      <c r="D161" s="14" t="n">
+        <v>29419.1</v>
+      </c>
+      <c r="E161" s="14" t="n">
+        <v>29889.5</v>
+      </c>
+      <c r="F161" s="14" t="n">
+        <v>28808.9</v>
+      </c>
+      <c r="G161" s="14" t="n">
+        <v>29112.4</v>
+      </c>
+      <c r="H161" s="14" t="n">
+        <v>28615.3</v>
+      </c>
+      <c r="I161" s="14" t="n">
+        <v>27723.0</v>
+      </c>
+      <c r="J161" s="14" t="n">
+        <v>26465.0</v>
+      </c>
+      <c r="K161" s="14" t="n">
+        <v>27374.1</v>
+      </c>
+      <c r="L161" s="14" t="n">
+        <v>27612.9</v>
+      </c>
+      <c r="M161" s="14" t="n">
+        <v>27689.9</v>
+      </c>
+      <c r="N161" s="14" t="n">
+        <v>30387.8</v>
+      </c>
+      <c r="O161" s="14" t="n">
+        <v>28025.2</v>
+      </c>
+      <c r="P161" s="14" t="n">
+        <v>26011.8</v>
+      </c>
+      <c r="Q161" s="14" t="n">
+        <v>24898.2</v>
+      </c>
+      <c r="R161" s="14" t="n">
+        <v>21729.5</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="5" t="inlineStr">
         <is>
           <t>Notas:</t>
         </is>
       </c>
     </row>
-    <row r="154">
-      <c r="A154" t="inlineStr">
+    <row r="165">
+      <c r="A165" t="inlineStr">
         <is>
           <t xml:space="preserve">(A)= datos avance   </t>
         </is>
       </c>
     </row>
-    <row r="155">
-      <c r="A155" t="inlineStr">
+    <row r="166">
+      <c r="A166" t="inlineStr">
         <is>
           <t>2) La categoría HFC incluye las mezclas HFC-PFC</t>
         </is>
       </c>
     </row>
-    <row r="157">
-      <c r="A157" s="5" t="inlineStr">
+    <row r="167">
+      <c r="A167" t="inlineStr">
+        <is>
+          <t>3) Se han incluido los datos de biomasa CO2 a fecha 09/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="5" t="inlineStr">
         <is>
           <t xml:space="preserve">Fuente: </t>
         </is>
       </c>
     </row>
-    <row r="158">
-      <c r="A158" t="inlineStr">
+    <row r="170">
+      <c r="A170" t="inlineStr">
         <is>
           <t>Instituto Nacional de Estadística</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="19">
+  <mergeCells count="20">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A8:R8"/>
     <mergeCell ref="A19:R19"/>
     <mergeCell ref="A30:R30"/>
     <mergeCell ref="A41:R41"/>
     <mergeCell ref="A52:R52"/>
     <mergeCell ref="A63:R63"/>
     <mergeCell ref="A74:R74"/>
     <mergeCell ref="A85:R85"/>
     <mergeCell ref="A96:R96"/>
     <mergeCell ref="A107:R107"/>
     <mergeCell ref="A118:R118"/>
     <mergeCell ref="A129:R129"/>
     <mergeCell ref="A140:R140"/>
+    <mergeCell ref="A151:R151"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>